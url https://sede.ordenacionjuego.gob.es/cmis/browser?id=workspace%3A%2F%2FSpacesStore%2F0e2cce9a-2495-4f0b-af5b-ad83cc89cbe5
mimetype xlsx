--- v0 (2026-06-22)
+++ v1 (2026-08-08)
@@ -27,57 +27,57 @@
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="26501"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\dgoj-svm-pro\Publico\PLANTILLAS\Plantillas Excel ECOFIN\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sara-svm-pro\cifs_dgoj_publico_pro\PLANTILLAS\Plantillas Excel ECOFIN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DAD160EC-DBCE-45CA-AC88-94396C6CBE33}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="1124DKa4h1TAl5u9tTiEoVhLPt9pDAkC/e6haRkL2esG3UM+1ze+2JqJ+sVdRRmxAPHoTIAO026rsEqkLnJgdQ==" workbookSaltValue="OmVGmeOy2R49dn2pbV3Vhg==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B1050BE-8DBC-436B-AC67-7399CA4EFED4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="5RbEJjobB0GpXHibKLelHH+YWTe6541wTdHFXJopjQ7Lct69K16mIiXsssvgmnrw/1NPeZoxG6yCEh0Ww8fmqQ==" workbookSaltValue="SqzGPwEN60FjweDdW+EkMQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DGOJ_DATOS ACTIVIDAD" sheetId="1" r:id="rId1"/>
     <sheet name="DESCRIPCION" sheetId="5" state="hidden" r:id="rId2"/>
     <sheet name="EXPORTACION" sheetId="3" state="hidden" r:id="rId3"/>
     <sheet name="VALIDACION" sheetId="4" state="hidden" r:id="rId4"/>
     <sheet name="cfg" sheetId="2" state="hidden" r:id="rId5"/>
     <sheet name="INTRODUCCIÓN " sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="dat_anno">'DGOJ_DATOS ACTIVIDAD'!$C$4</definedName>
     <definedName name="dat_gastos_afilia">'DGOJ_DATOS ACTIVIDAD'!#REF!</definedName>
     <definedName name="dat_gastos_bonprom">'DGOJ_DATOS ACTIVIDAD'!#REF!</definedName>
     <definedName name="dat_gastos_patro">'DGOJ_DATOS ACTIVIDAD'!#REF!</definedName>
     <definedName name="dat_gastos_publi">'DGOJ_DATOS ACTIVIDAD'!#REF!</definedName>
     <definedName name="dat_ingr_amp_apues_contra_depor">'DGOJ_DATOS ACTIVIDAD'!$C$234</definedName>
     <definedName name="dat_ingr_amp_apues_contra_hip">'DGOJ_DATOS ACTIVIDAD'!$C$235</definedName>
     <definedName name="dat_ingr_amp_apues_contra_otr">'DGOJ_DATOS ACTIVIDAD'!$C$236</definedName>
     <definedName name="dat_ingr_amp_apues_mutuas_depor">'DGOJ_DATOS ACTIVIDAD'!$C$238</definedName>
     <definedName name="dat_ingr_amp_apues_mutuas_hip">'DGOJ_DATOS ACTIVIDAD'!$C$239</definedName>
     <definedName name="dat_ingr_amp_bingo">'DGOJ_DATOS ACTIVIDAD'!$C$256</definedName>
     <definedName name="dat_ingr_amp_casino_bljk">'DGOJ_DATOS ACTIVIDAD'!$C$253</definedName>
     <definedName name="dat_ingr_amp_casino_juco">'DGOJ_DATOS ACTIVIDAD'!$C$254</definedName>
     <definedName name="dat_ingr_amp_casino_puba">'DGOJ_DATOS ACTIVIDAD'!$C$252</definedName>
     <definedName name="dat_ingr_amp_casino_rule">'DGOJ_DATOS ACTIVIDAD'!$C$251</definedName>
@@ -2450,110 +2450,101 @@
   <si>
     <t>Total Contest GGR minus bonus</t>
   </si>
   <si>
     <t>El dato de Net Revenue deberá tener deducido el coste de bonos. El GGR incluirá el total generado por las operaciones de juego independientemente de los acuerdos de reparto entre los intervinientes (ej. acuerdos de revenue sharing entre el operador B2C y el proveedor de servicios de juego)</t>
   </si>
   <si>
     <t>Poker GGR  minus Bonus (Net Rake)</t>
   </si>
   <si>
     <t xml:space="preserve">GGR will be reported with bonus deducted. The GGR must include the total amount generated by gaming operation independent of the distribution agreements of the participants (eg. Revenue sharing agreements between the B2C operator and the gaming service provider) </t>
   </si>
   <si>
     <t>ESGAMING, SAU</t>
   </si>
   <si>
     <t>INTERWETTEN ESPAÑA, PLC</t>
   </si>
   <si>
     <t>HILLSIDE NEW MEDIA MALTA, PLC</t>
   </si>
   <si>
     <t>RANK DIGITAL ESPAÑA SA</t>
   </si>
   <si>
-    <t>IGT SPAIN OPERATIONS, S.A.</t>
-[...1 lines deleted...]
-  <si>
     <t>HILLSIDE ESPAÑA LEISURE, S.A.</t>
   </si>
   <si>
     <t>BANEGRAS UNIÓN S.A.</t>
   </si>
   <si>
     <t>LUCKIA GAMES S.A</t>
   </si>
   <si>
     <t>SUERTIA INTERACTIVA SA</t>
   </si>
   <si>
     <t>GOLDEN PARK GAMES, SA</t>
   </si>
   <si>
     <t>MARATHONBET SPAIN, SA</t>
   </si>
   <si>
     <t>CASINO BARCELONA INTERACTIVO SA</t>
   </si>
   <si>
     <t>DIGITAL DISTRIBUTION MANAGEMENT IBERICA SA</t>
   </si>
   <si>
     <t>EBINGO ONLINE ESPAÑA S.A.</t>
   </si>
   <si>
     <t>BLUESBLOCK, S.A.</t>
   </si>
   <si>
     <t>CODERE ONLINE S.A.U</t>
   </si>
   <si>
     <t>PT ENTRETENIMIENTO ONLINE EAD</t>
   </si>
   <si>
     <t>JUEGO ONLINE EAD</t>
   </si>
   <si>
     <t>SOCIEDAD ESTATAL LOTERIAS Y APUESTAS DEL ESTADO, S.M.E., S.A.</t>
   </si>
   <si>
-    <t>PREMIERE MEGAPLEX</t>
-[...1 lines deleted...]
-  <si>
     <t>COMAR INVERSIONES</t>
   </si>
   <si>
     <t>VERAMATIC ONLINE, S.A.</t>
   </si>
   <si>
     <t>WINAMAX S.A</t>
   </si>
   <si>
-    <t>ACONCAGUA JUEGOS, S.A.</t>
-[...1 lines deleted...]
-  <si>
     <t>Premios</t>
   </si>
   <si>
     <t>Comisiones</t>
   </si>
   <si>
     <t>Póquer Cash</t>
   </si>
   <si>
     <t>Coste de Bonos</t>
   </si>
   <si>
     <t>España</t>
   </si>
   <si>
     <t>Francia</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>Póquer Torneo</t>
   </si>
   <si>
     <t>Partidas vivas</t>
@@ -4766,77 +4757,71 @@
   <si>
     <t>RED CANARY PLC</t>
   </si>
   <si>
     <t>JUMPMAN GAMING SPAIN PLC</t>
   </si>
   <si>
     <t>BHGES PLC</t>
   </si>
   <si>
     <t>SOLANA DIRECTORSHIP, S.A.U.</t>
   </si>
   <si>
     <t>LP ES PLC</t>
   </si>
   <si>
     <t>ZEBETTING Y GAMING ESPAÑA, S.A.</t>
   </si>
   <si>
     <t>DIGITAL VIRGO ESPAÑA SA</t>
   </si>
   <si>
     <t>GAMES ONLINE 7J, S.A.</t>
   </si>
   <si>
-    <t>PLAY MALTA PLC</t>
-[...1 lines deleted...]
-  <si>
     <t>PLAYES PLC</t>
   </si>
   <si>
     <t>SKILL ON NET, S.A.</t>
   </si>
   <si>
     <t>STRIDE GAMING SPAIN PLC</t>
   </si>
   <si>
     <t>Importe total de retiradas pendiente de autorizar en € (5)</t>
   </si>
   <si>
     <t>Purchase of advertising space in outdoors</t>
   </si>
   <si>
     <t>Importe total en euros de los bonos liberados por el jugador que se integran dentro del premio. (A modo de ejemplo, un jugador apuesta un freebet y un obtiene un premio en EUR que está disponible pare ser retirado sin restricciones)</t>
   </si>
   <si>
     <t>BETWAY SPAIN S.A.</t>
   </si>
   <si>
-    <t>TÓMBOLA INTERNATIONAL MALTA PLC</t>
-[...1 lines deleted...]
-  <si>
     <t>SPORTIUM APUESTAS DIGITAL, SA</t>
   </si>
   <si>
     <t>888 ONLINE GAMES ESPAÑA, S.A.</t>
   </si>
   <si>
     <t>VERSUS ONLINE, SA</t>
   </si>
   <si>
     <t>GAMESYS SPAIN, S.A.</t>
   </si>
   <si>
     <t>Wagerfair, S.A.</t>
   </si>
   <si>
     <t>GAMES SPAIN OPERATIONS, S.A.</t>
   </si>
   <si>
     <t>BET ON RED DIGITAL, SAU</t>
   </si>
   <si>
     <t>MANSION GAMING ESPAÑA, S.A.</t>
   </si>
   <si>
     <t>CONCURSOS. TARIFICACIÓN ADICIONAL</t>
@@ -4979,57 +4964,51 @@
   <si>
     <t xml:space="preserve">Active players (2) </t>
   </si>
   <si>
     <t>Jugadores activos</t>
   </si>
   <si>
     <t>Active Players</t>
   </si>
   <si>
     <t>Total número de nuevos usuarios que hayan realizado su primer depósito en el mes en curso (con independencia del momento en que se hayan registrado)</t>
   </si>
   <si>
     <t>Número de usuarios que hayan realizado al menos una apuesta en euros durante el período</t>
   </si>
   <si>
     <t>Number of users who have placed at least one bet in euros during the period</t>
   </si>
   <si>
     <t>Total number of new users who have made their first deposit in the current month (regardless of when they registered)</t>
   </si>
   <si>
     <t>GIGA GAME ONLINE, SA</t>
   </si>
   <si>
-    <t>KAMBI SPAIN PLC</t>
-[...1 lines deleted...]
-  <si>
     <t>FPOOCL SA</t>
-  </si>
-[...1 lines deleted...]
-    <t>PAF INTERNATIONAL PLC</t>
   </si>
   <si>
     <t>RANK DIGITAL CEUTA,S.A</t>
   </si>
   <si>
     <t>Contribuciones a botes en red</t>
   </si>
   <si>
     <t>Network Jackpot contributions</t>
   </si>
   <si>
     <t>Premios procedentes de botes en red</t>
   </si>
   <si>
     <t>Network Jackpot winnings</t>
   </si>
   <si>
     <t>(37)</t>
   </si>
   <si>
     <t>ECO_SOLVAPUESTAS_V2:id_mes_repor:28</t>
   </si>
   <si>
     <t>ECO_SOLVAPUESTAS_V2:id_tipo_apues:28</t>
   </si>
@@ -5316,51 +5295,72 @@
   <si>
     <t>BEATYA ONLINE, SA</t>
   </si>
   <si>
     <t>BETWIN360 SPAIN, S.A.</t>
   </si>
   <si>
     <t>LEOESP, S.A.</t>
   </si>
   <si>
     <t>IBERIX GAMING, S.A. UNIPERSONAL</t>
   </si>
   <si>
     <t>ESTRELLA SOL INTERACTIVE S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">8PE ESPAÑA, PLC </t>
   </si>
   <si>
     <t>ESPANIX EAD</t>
   </si>
   <si>
     <t>JPJ OPS SPAIN, S.A.</t>
   </si>
   <si>
-    <t>2.0.5</t>
+    <t>BRIGHTSTAR SPAIN OPERATIONS, S.A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAF GAMES,SA </t>
+  </si>
+  <si>
+    <t>KAMBI SPORTSBOOK PLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOMBOLA CEUTA SA </t>
+  </si>
+  <si>
+    <t>PREMIÈRE MEGAPLEX, PLC</t>
+  </si>
+  <si>
+    <t>EMOTIVA ON-LINE, S.A.</t>
+  </si>
+  <si>
+    <t>PLAY SPAIN CASINO, S.A.</t>
+  </si>
+  <si>
+    <t>2.0.6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="33">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="165" formatCode="0_ ;[Red]\-0\ "/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="167" formatCode="_ &quot;₪&quot;\ * #,##0.00_ ;_ &quot;₪&quot;\ * \-#,##0.00_ ;_ &quot;₪&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="168" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="169" formatCode="_-[$$-409]* #,##0_ ;_-[$$-409]* \-#,##0\ ;_-[$$-409]* &quot;-&quot;??_ ;_-@_ "/>
     <numFmt numFmtId="170" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="171" formatCode="[$-1010000]d/m/yyyy;@"/>
     <numFmt numFmtId="172" formatCode="_ [$€-2]\ * #,##0.00_ ;_ [$€-2]\ * \-#,##0.00_ ;_ [$€-2]\ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="173" formatCode="_-[$$-409]* #,##0.00_ ;_-[$$-409]* \-#,##0.00\ ;_-[$$-409]* &quot;-&quot;??_ ;_-@_ "/>
     <numFmt numFmtId="174" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="175" formatCode="0.000%"/>
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="[$€-2]\ #,##0"/>
     <numFmt numFmtId="178" formatCode="[$₪-40D]\ #,##0"/>
     <numFmt numFmtId="179" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
@@ -31819,51 +31819,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K339"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="6"/>
     <col min="2" max="2" width="42.85546875" style="6" customWidth="1"/>
     <col min="3" max="6" width="14.7109375" style="6" customWidth="1"/>
     <col min="7" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="35.25" customHeight="1">
       <c r="A1" s="37" t="str">
         <f>cfg!H87</f>
         <v>DETALLE MENSUAL DE INGRESOS DE LA ACTIVIDAD</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="str">
         <f>cfg!H82</f>
@@ -32118,57 +32118,57 @@
     <row r="18" spans="1:7" ht="15.75">
       <c r="A18" s="38"/>
       <c r="B18" s="16"/>
       <c r="C18" s="52">
         <f>C6</f>
         <v>1</v>
       </c>
       <c r="D18" s="52">
         <f>D6</f>
         <v>2</v>
       </c>
       <c r="E18" s="52">
         <f>E6</f>
         <v>3</v>
       </c>
       <c r="F18" s="17"/>
       <c r="G18" s="4"/>
     </row>
     <row r="19" spans="1:7" ht="15.75">
       <c r="A19" s="38" t="str">
         <f>cfg!$H$18</f>
         <v>DATOS DE ACTIVIDAD EN ESPAÑA. INGRESOS DE EXPLOTACIÓN</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="52" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="D19" s="52" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E19" s="52" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F19" s="17"/>
       <c r="G19" s="4"/>
     </row>
     <row r="20" spans="1:7" ht="13.5" customHeight="1">
       <c r="A20" s="31" t="str">
         <f>cfg!$H$19</f>
         <v>Total Apuestas en € (10)</v>
       </c>
       <c r="B20" s="32"/>
       <c r="C20" s="21" t="str">
         <f>cfg!$X$17</f>
         <v>Enero</v>
       </c>
       <c r="D20" s="22" t="str">
         <f>cfg!$X$18</f>
         <v>Febrero</v>
       </c>
       <c r="E20" s="22" t="str">
         <f>cfg!$X$19</f>
         <v>Marzo</v>
       </c>
       <c r="F20" s="21" t="str">
         <f>cfg!$H$23</f>
         <v>Total trimestre</v>
@@ -32614,57 +32614,57 @@
       </c>
       <c r="G45" s="4"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="3"/>
       <c r="B46" s="3"/>
       <c r="C46" s="52">
         <f>C6</f>
         <v>1</v>
       </c>
       <c r="D46" s="52">
         <f>D6</f>
         <v>2</v>
       </c>
       <c r="E46" s="52">
         <f>E6</f>
         <v>3</v>
       </c>
       <c r="F46" s="58"/>
       <c r="G46" s="4"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="3"/>
       <c r="B47" s="3"/>
       <c r="C47" s="52" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="D47" s="52" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="E47" s="52" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F47" s="58"/>
       <c r="G47" s="4"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="31" t="str">
         <f>cfg!$H$151</f>
         <v>Total Premios (11)</v>
       </c>
       <c r="B48" s="32"/>
       <c r="C48" s="21" t="str">
         <f>cfg!$X$17</f>
         <v>Enero</v>
       </c>
       <c r="D48" s="22" t="str">
         <f>cfg!$X$18</f>
         <v>Febrero</v>
       </c>
       <c r="E48" s="22" t="str">
         <f>cfg!$X$19</f>
         <v>Marzo</v>
       </c>
       <c r="F48" s="21" t="str">
         <f>cfg!$H$23</f>
         <v>Total trimestre</v>
@@ -33109,57 +33109,57 @@
       </c>
       <c r="G73" s="4"/>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="3"/>
       <c r="B74" s="3"/>
       <c r="C74" s="52">
         <f>C6</f>
         <v>1</v>
       </c>
       <c r="D74" s="52">
         <f>D6</f>
         <v>2</v>
       </c>
       <c r="E74" s="52">
         <f>E6</f>
         <v>3</v>
       </c>
       <c r="F74" s="58"/>
       <c r="G74" s="4"/>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="3"/>
       <c r="B75" s="3"/>
       <c r="C75" s="52" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="D75" s="52" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="E75" s="52" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F75" s="58"/>
       <c r="G75" s="4"/>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="31" t="str">
         <f>cfg!$H$193</f>
         <v>Total Comisiones  (12)</v>
       </c>
       <c r="B76" s="32"/>
       <c r="C76" s="21" t="str">
         <f>cfg!$X$17</f>
         <v>Enero</v>
       </c>
       <c r="D76" s="22" t="str">
         <f>cfg!$X$18</f>
         <v>Febrero</v>
       </c>
       <c r="E76" s="22" t="str">
         <f>cfg!$X$19</f>
         <v>Marzo</v>
       </c>
       <c r="F76" s="21" t="str">
         <f>cfg!$H$23</f>
         <v>Total trimestre</v>
@@ -34594,60 +34594,60 @@
     <row r="158" spans="1:7">
       <c r="A158" s="3"/>
       <c r="B158" s="3"/>
       <c r="C158" s="52">
         <f>C6</f>
         <v>1</v>
       </c>
       <c r="D158" s="52">
         <f>D6</f>
         <v>2</v>
       </c>
       <c r="E158" s="52">
         <f>E6</f>
         <v>3</v>
       </c>
       <c r="F158" s="58"/>
       <c r="G158" s="4"/>
     </row>
     <row r="159" spans="1:7" ht="15.75">
       <c r="A159" s="38" t="str">
         <f>cfg!$H$196</f>
         <v>PARTIDAS VIVAS Y BOTES</v>
       </c>
       <c r="B159" s="16"/>
       <c r="C159" s="52" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="D159" s="52" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E159" s="52" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="F159" s="52" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="G159" s="4"/>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="31" t="str">
         <f>cfg!$H$152</f>
         <v>Saldo Inicial Apuestas Vivas (19)</v>
       </c>
       <c r="B160" s="32"/>
       <c r="C160" s="21" t="str">
         <f>cfg!$X$17</f>
         <v>Enero</v>
       </c>
       <c r="D160" s="21" t="str">
         <f>cfg!$X$18</f>
         <v>Febrero</v>
       </c>
       <c r="E160" s="22" t="str">
         <f>cfg!$X$19</f>
         <v>Marzo</v>
       </c>
       <c r="F160" s="21" t="str">
         <f>cfg!$H$48</f>
         <v>Total trimestre</v>
       </c>
@@ -34869,57 +34869,57 @@
       </c>
       <c r="G172" s="4"/>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="3"/>
       <c r="B173" s="3"/>
       <c r="C173" s="52">
         <f>C6</f>
         <v>1</v>
       </c>
       <c r="D173" s="52">
         <f>D6</f>
         <v>2</v>
       </c>
       <c r="E173" s="52">
         <f>E6</f>
         <v>3</v>
       </c>
       <c r="F173" s="58"/>
       <c r="G173" s="3"/>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="3"/>
       <c r="B174" s="3"/>
       <c r="C174" s="52" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="D174" s="52" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="E174" s="52" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F174" s="58"/>
       <c r="G174" s="4"/>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="31" t="str">
         <f>cfg!$H$153</f>
         <v>Saldo final Apuestas Vivas (20)</v>
       </c>
       <c r="B175" s="32"/>
       <c r="C175" s="21" t="str">
         <f>cfg!X17</f>
         <v>Enero</v>
       </c>
       <c r="D175" s="21" t="str">
         <f>cfg!$X$18</f>
         <v>Febrero</v>
       </c>
       <c r="E175" s="22" t="str">
         <f>cfg!$X$19</f>
         <v>Marzo</v>
       </c>
       <c r="F175" s="21" t="str">
         <f>cfg!H48</f>
         <v>Total trimestre</v>
@@ -35142,60 +35142,60 @@
       </c>
       <c r="G187" s="4"/>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="3"/>
       <c r="B188" s="3"/>
       <c r="C188" s="52">
         <f>C6</f>
         <v>1</v>
       </c>
       <c r="D188" s="52">
         <f>D6</f>
         <v>2</v>
       </c>
       <c r="E188" s="52">
         <f>E6</f>
         <v>3</v>
       </c>
       <c r="F188" s="58"/>
       <c r="G188" s="4"/>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="3"/>
       <c r="B189" s="3"/>
       <c r="C189" s="52" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="D189" s="52" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="E189" s="52" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="F189" s="52" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="G189" s="4"/>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="31" t="str">
         <f>cfg!$H$154</f>
         <v>Saldo Inicial Botes (21)</v>
       </c>
       <c r="B190" s="32"/>
       <c r="C190" s="21" t="str">
         <f>cfg!$X$17</f>
         <v>Enero</v>
       </c>
       <c r="D190" s="21" t="str">
         <f>cfg!$X$18</f>
         <v>Febrero</v>
       </c>
       <c r="E190" s="22" t="str">
         <f>cfg!$X$19</f>
         <v>Marzo</v>
       </c>
       <c r="F190" s="21" t="str">
         <f>cfg!$H$48</f>
         <v>Total trimestre</v>
       </c>
@@ -35357,57 +35357,57 @@
       </c>
       <c r="G198" s="4"/>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="3"/>
       <c r="B199" s="3"/>
       <c r="C199" s="52">
         <f>C6</f>
         <v>1</v>
       </c>
       <c r="D199" s="52">
         <f>D6</f>
         <v>2</v>
       </c>
       <c r="E199" s="52">
         <f>E6</f>
         <v>3</v>
       </c>
       <c r="F199" s="58"/>
       <c r="G199" s="4"/>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="3"/>
       <c r="B200" s="3"/>
       <c r="C200" s="52" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="D200" s="52" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E200" s="52" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="F200" s="58"/>
       <c r="G200" s="4"/>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="31" t="str">
         <f>cfg!$H$155</f>
         <v>Saldo Final Botes (22)</v>
       </c>
       <c r="B201" s="32"/>
       <c r="C201" s="21" t="str">
         <f>cfg!$X$17</f>
         <v>Enero</v>
       </c>
       <c r="D201" s="21" t="str">
         <f>cfg!$X$18</f>
         <v>Febrero</v>
       </c>
       <c r="E201" s="22" t="str">
         <f>cfg!$X$19</f>
         <v>Marzo</v>
       </c>
       <c r="F201" s="21" t="str">
         <f>cfg!$H$48</f>
         <v>Total trimestre</v>
@@ -35570,57 +35570,57 @@
       </c>
       <c r="G209" s="4"/>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="3"/>
       <c r="B210" s="3"/>
       <c r="C210" s="52">
         <f>C6</f>
         <v>1</v>
       </c>
       <c r="D210" s="52">
         <f>D6</f>
         <v>2</v>
       </c>
       <c r="E210" s="52">
         <f>E6</f>
         <v>3</v>
       </c>
       <c r="F210" s="58"/>
       <c r="G210" s="4"/>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="3"/>
       <c r="B211" s="3"/>
       <c r="C211" s="52" t="s">
-        <v>1226</v>
+        <v>1219</v>
       </c>
       <c r="D211" s="52" t="s">
-        <v>1226</v>
+        <v>1219</v>
       </c>
       <c r="E211" s="52" t="s">
-        <v>1226</v>
+        <v>1219</v>
       </c>
       <c r="F211" s="58"/>
       <c r="G211" s="4"/>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="31" t="str">
         <f>cfg!$H$259</f>
         <v>Botes en red contribuciones (37)</v>
       </c>
       <c r="B212" s="32"/>
       <c r="C212" s="21" t="str">
         <f>cfg!$X$17</f>
         <v>Enero</v>
       </c>
       <c r="D212" s="21" t="str">
         <f>cfg!$X$18</f>
         <v>Febrero</v>
       </c>
       <c r="E212" s="22" t="str">
         <f>cfg!$X$19</f>
         <v>Marzo</v>
       </c>
       <c r="F212" s="21" t="str">
         <f>cfg!$H$48</f>
         <v>Total trimestre</v>
@@ -35666,57 +35666,57 @@
       </c>
       <c r="G214" s="4"/>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="34"/>
       <c r="B215" s="4"/>
       <c r="C215" s="52">
         <f>C6</f>
         <v>1</v>
       </c>
       <c r="D215" s="52">
         <f>D6</f>
         <v>2</v>
       </c>
       <c r="E215" s="52">
         <f>E6</f>
         <v>3</v>
       </c>
       <c r="F215" s="64"/>
       <c r="G215" s="4"/>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="34"/>
       <c r="B216" s="4"/>
       <c r="C216" s="52" t="s">
-        <v>1227</v>
+        <v>1220</v>
       </c>
       <c r="D216" s="52" t="s">
-        <v>1227</v>
+        <v>1220</v>
       </c>
       <c r="E216" s="52" t="s">
-        <v>1227</v>
+        <v>1220</v>
       </c>
       <c r="F216" s="64"/>
       <c r="G216" s="4"/>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="31" t="str">
         <f>cfg!$H$262</f>
         <v>Botes en red premios (38)</v>
       </c>
       <c r="B217" s="32"/>
       <c r="C217" s="21" t="str">
         <f>cfg!$X$17</f>
         <v>Enero</v>
       </c>
       <c r="D217" s="21" t="str">
         <f>cfg!$X$18</f>
         <v>Febrero</v>
       </c>
       <c r="E217" s="22" t="str">
         <f>cfg!$X$19</f>
         <v>Marzo</v>
       </c>
       <c r="F217" s="21" t="str">
         <f>cfg!$H$48</f>
         <v>Total trimestre</v>
@@ -35774,57 +35774,57 @@
     <row r="221" spans="1:7">
       <c r="A221" s="3"/>
       <c r="B221" s="3"/>
       <c r="C221" s="52">
         <f>C6</f>
         <v>1</v>
       </c>
       <c r="D221" s="52">
         <f>D6</f>
         <v>2</v>
       </c>
       <c r="E221" s="52">
         <f>E6</f>
         <v>3</v>
       </c>
       <c r="F221" s="58"/>
       <c r="G221" s="4"/>
     </row>
     <row r="222" spans="1:7" ht="15.75">
       <c r="A222" s="89" t="str">
         <f>cfg!H251</f>
         <v>CONCURSOS. TARIFICACIÓN ADICIONAL</v>
       </c>
       <c r="B222" s="33"/>
       <c r="C222" s="52" t="s">
-        <v>1196</v>
+        <v>1191</v>
       </c>
       <c r="D222" s="52" t="s">
-        <v>1196</v>
+        <v>1191</v>
       </c>
       <c r="E222" s="52" t="s">
-        <v>1196</v>
+        <v>1191</v>
       </c>
       <c r="F222" s="58"/>
       <c r="G222" s="4"/>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="31" t="str">
         <f>cfg!E254</f>
         <v>Concursos. Tarificación adicional</v>
       </c>
       <c r="B223" s="90"/>
       <c r="C223" s="21" t="str">
         <f>cfg!$X$17</f>
         <v>Enero</v>
       </c>
       <c r="D223" s="21" t="str">
         <f>cfg!$X$18</f>
         <v>Febrero</v>
       </c>
       <c r="E223" s="22" t="str">
         <f>cfg!$X$19</f>
         <v>Marzo</v>
       </c>
       <c r="F223" s="21" t="str">
         <f>cfg!$H$48</f>
         <v>Total trimestre</v>
@@ -35906,57 +35906,57 @@
     <row r="229" spans="1:7">
       <c r="A229" s="3"/>
       <c r="B229" s="3"/>
       <c r="C229" s="52">
         <f>C6</f>
         <v>1</v>
       </c>
       <c r="D229" s="52">
         <f>D6</f>
         <v>2</v>
       </c>
       <c r="E229" s="52">
         <f>E6</f>
         <v>3</v>
       </c>
       <c r="F229" s="58"/>
       <c r="G229" s="4"/>
     </row>
     <row r="230" spans="1:7" ht="15.75">
       <c r="A230" s="38" t="str">
         <f>cfg!$H$197</f>
         <v>COSTE DE BONOS NO LIBERADOS EN PREMIOS</v>
       </c>
       <c r="B230" s="3"/>
       <c r="C230" s="52" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="D230" s="52" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="E230" s="52" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F230" s="3"/>
       <c r="G230" s="4"/>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="31" t="str">
         <f>cfg!$H$198</f>
         <v>Coste de Bonos no liberados en premios (23)</v>
       </c>
       <c r="B231" s="32"/>
       <c r="C231" s="21" t="str">
         <f>cfg!$X$17</f>
         <v>Enero</v>
       </c>
       <c r="D231" s="22" t="str">
         <f>cfg!$X$18</f>
         <v>Febrero</v>
       </c>
       <c r="E231" s="22" t="str">
         <f>cfg!$X$19</f>
         <v>Marzo</v>
       </c>
       <c r="F231" s="21" t="str">
         <f>cfg!$H$48</f>
         <v>Total trimestre</v>
@@ -36467,57 +36467,57 @@
     <row r="261" spans="1:7" ht="15.75">
       <c r="A261" s="38"/>
       <c r="B261" s="3"/>
       <c r="C261" s="52">
         <f>C6</f>
         <v>1</v>
       </c>
       <c r="D261" s="52">
         <f>D6</f>
         <v>2</v>
       </c>
       <c r="E261" s="52">
         <f>E6</f>
         <v>3</v>
       </c>
       <c r="F261" s="3"/>
       <c r="G261" s="4"/>
     </row>
     <row r="262" spans="1:7" ht="15.75">
       <c r="A262" s="38" t="str">
         <f>cfg!$H$199</f>
         <v>GASTOS DE PUBLICIDAD Y MARKETING</v>
       </c>
       <c r="B262" s="3"/>
       <c r="C262" s="52" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="D262" s="52" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="E262" s="52" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F262" s="3"/>
       <c r="G262" s="4"/>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="31" t="str">
         <f>cfg!$H$200</f>
         <v>Gastos de Publicidad (25)</v>
       </c>
       <c r="B263" s="32"/>
       <c r="C263" s="21" t="str">
         <f>cfg!$X$17</f>
         <v>Enero</v>
       </c>
       <c r="D263" s="21" t="str">
         <f>cfg!$X$18</f>
         <v>Febrero</v>
       </c>
       <c r="E263" s="22" t="str">
         <f>cfg!$X$19</f>
         <v>Marzo</v>
       </c>
       <c r="F263" s="21" t="str">
         <f>cfg!$H$48</f>
         <v>Total trimestre</v>
@@ -36830,57 +36830,57 @@
       </c>
       <c r="G281" s="3"/>
     </row>
     <row r="282" spans="1:7" ht="15.75">
       <c r="A282" s="38"/>
       <c r="B282" s="3"/>
       <c r="C282" s="52">
         <f>C6</f>
         <v>1</v>
       </c>
       <c r="D282" s="52">
         <f>D6</f>
         <v>2</v>
       </c>
       <c r="E282" s="52">
         <f>E6</f>
         <v>3</v>
       </c>
       <c r="F282" s="3"/>
       <c r="G282" s="3"/>
     </row>
     <row r="283" spans="1:7" ht="15.75">
       <c r="A283" s="38"/>
       <c r="B283" s="3"/>
       <c r="C283" s="52" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="D283" s="52" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="E283" s="52" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="F283" s="3"/>
       <c r="G283" s="3"/>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="31" t="str">
         <f>cfg!$H$201</f>
         <v>Gastos de Promoción</v>
       </c>
       <c r="B284" s="32"/>
       <c r="C284" s="21" t="str">
         <f>cfg!X17</f>
         <v>Enero</v>
       </c>
       <c r="D284" s="21" t="str">
         <f>cfg!X18</f>
         <v>Febrero</v>
       </c>
       <c r="E284" s="22" t="str">
         <f>cfg!X19</f>
         <v>Marzo</v>
       </c>
       <c r="F284" s="21" t="str">
         <f>cfg!H48</f>
         <v>Total trimestre</v>
@@ -37314,51 +37314,51 @@
     </row>
     <row r="317" spans="1:11" ht="56.25" customHeight="1"/>
     <row r="318" spans="1:11" ht="15" customHeight="1"/>
     <row r="319" spans="1:11" ht="15" customHeight="1"/>
     <row r="320" spans="1:11" ht="15" customHeight="1"/>
     <row r="321" ht="15" customHeight="1"/>
     <row r="322" ht="15" customHeight="1"/>
     <row r="323" ht="15" customHeight="1"/>
     <row r="324" ht="15" customHeight="1"/>
     <row r="325" ht="15" customHeight="1"/>
     <row r="326" ht="15" customHeight="1"/>
     <row r="327" ht="15" customHeight="1"/>
     <row r="328" ht="15" customHeight="1"/>
     <row r="329" ht="15" customHeight="1"/>
     <row r="330" ht="15" customHeight="1"/>
     <row r="331" ht="15" customHeight="1"/>
     <row r="332" ht="15" customHeight="1"/>
     <row r="333" ht="15" customHeight="1"/>
     <row r="334" ht="15" customHeight="1"/>
     <row r="335" ht="15" customHeight="1"/>
     <row r="336" ht="15" customHeight="1"/>
     <row r="337" ht="15" customHeight="1"/>
     <row r="338" ht="15" customHeight="1"/>
     <row r="339" ht="15" customHeight="1"/>
   </sheetData>
-  <sheetProtection selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="KvvXOGipPSt7xxhsBp14FMtuTgsJ/sVmPyAmU3himBdm5wF+TR+E18JawK2OPng6scdA1iVa9CiYmgiHRQ77/Q==" saltValue="nLxOmj6QCiAzSWXrnm10oA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A307:F307"/>
   </mergeCells>
   <conditionalFormatting sqref="A307 A308:F1048576">
     <cfRule type="expression" dxfId="3" priority="116">
       <formula>CELL("PROTECT", INDIRECT(ADDRESS(ROW(),COLUMN())))=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A48:F306">
     <cfRule type="expression" dxfId="2" priority="1">
       <formula>CELL("PROTECT", INDIRECT(ADDRESS(ROW(),COLUMN())))=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A1:XFD47">
     <cfRule type="expression" dxfId="1" priority="6">
       <formula>CELL("PROTECT", INDIRECT(ADDRESS(ROW(),COLUMN())))=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G48:XFD1048576">
     <cfRule type="expression" dxfId="0" priority="62">
       <formula>CELL("PROTECT", INDIRECT(ADDRESS(ROW(),COLUMN())))=1</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="C2" xr:uid="{00000000-0002-0000-0000-000000000000}">
@@ -37381,51 +37381,51 @@
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1045" r:id="rId4" name="combo_lenguaje">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>1</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>752475</xdr:colOff>
                     <xdr:row>2</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1048" r:id="rId5" name="combo_lenguaje">
+            <control shapeId="1048" r:id="rId5" name="Drop Down 24">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>2</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>752475</xdr:colOff>
                     <xdr:row>3</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
@@ -38538,2813 +38538,2813 @@
   <sheetPr codeName="Hoja4"/>
   <dimension ref="A1:J387"/>
   <sheetViews>
     <sheetView topLeftCell="A202" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A212" sqref="A212"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="54"/>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="54"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="54"/>
       <c r="B3" s="54"/>
       <c r="C3" s="54" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="54"/>
       <c r="B4" s="54"/>
       <c r="C4" s="54" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="54"/>
       <c r="B5" s="54"/>
       <c r="C5" s="54"/>
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="54"/>
       <c r="B6" s="54"/>
       <c r="C6" s="54" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="D6" s="54" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="E6" s="54" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="54"/>
       <c r="B7" s="54"/>
       <c r="C7" s="54"/>
       <c r="D7" s="54"/>
       <c r="E7" s="54"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="54"/>
       <c r="B8" s="54"/>
       <c r="C8" s="54" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="D8" s="54" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="E8" s="54" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="54"/>
       <c r="B9" s="54"/>
       <c r="C9" s="54" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="D9" s="54" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="E9" s="54" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="54"/>
       <c r="B10" s="54"/>
       <c r="C10" s="54" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="D10" s="54" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="E10" s="54" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="54"/>
       <c r="B11" s="54"/>
       <c r="C11" s="54" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="D11" s="54" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="E11" s="54" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="54"/>
       <c r="B12" s="54"/>
       <c r="C12" s="54" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="D12" s="54" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="E12" s="54" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="54"/>
       <c r="B13" s="54"/>
       <c r="C13" s="54" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="D13" s="54" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="E13" s="54" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="54"/>
       <c r="B14" s="54"/>
       <c r="C14" s="54" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="D14" s="54" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="E14" s="54" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="54"/>
       <c r="B15" s="54"/>
       <c r="C15" s="54" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="D15" s="54" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="E15" s="54" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="54"/>
       <c r="B16" s="54"/>
       <c r="C16" s="54" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="D16" s="54" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E16" s="54" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="54"/>
       <c r="B18" s="54"/>
       <c r="C18" s="54" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="D18" s="54" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E18" s="54" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="54"/>
       <c r="B19" s="54"/>
       <c r="C19" s="54" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="D19" s="54" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E19" s="54" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="54"/>
       <c r="B20" s="54"/>
       <c r="C20" s="54"/>
       <c r="D20" s="54"/>
       <c r="E20" s="54"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="54"/>
       <c r="B21" s="54"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="54"/>
       <c r="B22" s="54"/>
       <c r="C22" s="54" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="D22" s="54" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E22" s="54" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="54"/>
       <c r="B23" s="54"/>
       <c r="C23" s="54" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="D23" s="54" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E23" s="54" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="54"/>
       <c r="B24" s="54"/>
       <c r="C24" s="54" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="D24" s="54" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="E24" s="54" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="54"/>
       <c r="B25" s="54"/>
       <c r="C25" s="54" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="D25" s="54" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="E25" s="54" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="54"/>
       <c r="B26" s="54"/>
       <c r="C26" s="54"/>
       <c r="D26" s="54"/>
       <c r="E26" s="54"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="54"/>
       <c r="B27" s="54"/>
       <c r="C27" s="54" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="D27" s="54" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="E27" s="54" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="54"/>
       <c r="B28" s="54"/>
       <c r="C28" s="54" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="D28" s="54" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="E28" s="54" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="54"/>
       <c r="B29" s="54"/>
       <c r="C29" s="54"/>
       <c r="D29" s="54"/>
       <c r="E29" s="54"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="54"/>
       <c r="B30" s="54"/>
       <c r="C30" s="54" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="D30" s="54" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="E30" s="54" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="54"/>
       <c r="B31" s="54"/>
       <c r="C31" s="54" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="D31" s="54" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="E31" s="54" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="54"/>
       <c r="B32" s="54"/>
       <c r="C32" s="54" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="D32" s="54" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="E32" s="54" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="54"/>
       <c r="B33" s="54"/>
       <c r="C33" s="54" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="D33" s="54" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="E33" s="54" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="54"/>
       <c r="B34" s="54"/>
       <c r="C34" s="54"/>
       <c r="D34" s="54"/>
       <c r="E34" s="54"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="54"/>
       <c r="B35" s="54"/>
       <c r="C35" s="54" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="D35" s="54" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="E35" s="54" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="54"/>
       <c r="B36" s="54"/>
       <c r="C36" s="54" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="D36" s="54" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="E36" s="54" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="54"/>
       <c r="B37" s="54"/>
       <c r="C37" s="54" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="D37" s="54" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="E37" s="54" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="54"/>
       <c r="B38" s="54"/>
       <c r="C38" s="54" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="D38" s="54" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="E38" s="54" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="54"/>
       <c r="B39" s="54"/>
       <c r="C39" s="54" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="D39" s="54" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="E39" s="54" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="54"/>
       <c r="B40" s="54"/>
       <c r="C40" s="54" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="D40" s="54" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="E40" s="54" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="54"/>
       <c r="B41" s="54"/>
       <c r="C41" s="54"/>
       <c r="D41" s="54"/>
       <c r="E41" s="54"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="54"/>
       <c r="B42" s="54"/>
       <c r="C42" s="54" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="D42" s="54" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="E42" s="54" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="54"/>
       <c r="B43" s="54"/>
       <c r="C43" s="54"/>
       <c r="D43" s="54"/>
       <c r="E43" s="54"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="54"/>
       <c r="B44" s="54"/>
       <c r="C44" s="54" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="D44" s="54" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="E44" s="54" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="54"/>
       <c r="B45" s="54"/>
       <c r="C45" s="54"/>
       <c r="D45" s="54"/>
       <c r="E45" s="54"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="54"/>
       <c r="B46" s="54"/>
       <c r="C46" s="54" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="D46" s="54" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="E46" s="54" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="54"/>
       <c r="B47" s="54"/>
       <c r="C47" s="54" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="D47" s="54" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="E47" s="54" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="54"/>
       <c r="B48" s="54"/>
       <c r="C48" s="54"/>
       <c r="D48" s="54"/>
       <c r="E48" s="54"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="54"/>
       <c r="B49" s="54"/>
       <c r="C49" s="54"/>
       <c r="D49" s="54"/>
       <c r="E49" s="54"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="54"/>
       <c r="B50" s="54"/>
       <c r="C50" s="54" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="D50" s="54" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="E50" s="54" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="54"/>
       <c r="B51" s="54"/>
       <c r="C51" s="54" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="D51" s="54" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="E51" s="54" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="54"/>
       <c r="B52" s="54"/>
       <c r="C52" s="54" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="D52" s="54" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="E52" s="54" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="54"/>
       <c r="B53" s="54"/>
       <c r="C53" s="54" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="D53" s="54" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="E53" s="54" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="54"/>
       <c r="B54" s="54"/>
       <c r="C54" s="54"/>
       <c r="D54" s="54"/>
       <c r="E54" s="54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="54"/>
       <c r="B55" s="54"/>
       <c r="C55" s="54" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="D55" s="54" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="E55" s="54" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="54"/>
       <c r="B56" s="54"/>
       <c r="C56" s="54" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="D56" s="54" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="E56" s="54" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="54"/>
       <c r="B57" s="54"/>
       <c r="C57" s="54"/>
       <c r="D57" s="54"/>
       <c r="E57" s="54"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="54"/>
       <c r="B58" s="54"/>
       <c r="C58" s="54" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="D58" s="54" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="E58" s="54" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="54"/>
       <c r="B59" s="54"/>
       <c r="C59" s="54" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="D59" s="54" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="E59" s="54" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="54"/>
       <c r="B60" s="54"/>
       <c r="C60" s="54" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="D60" s="54" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="E60" s="54" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="54"/>
       <c r="B61" s="54"/>
       <c r="C61" s="54" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="D61" s="54" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="E61" s="54" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="54"/>
       <c r="B62" s="54"/>
       <c r="C62" s="54"/>
       <c r="D62" s="54"/>
       <c r="E62" s="54"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="54"/>
       <c r="B63" s="54"/>
       <c r="C63" s="54" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="D63" s="54" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="E63" s="54" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="54"/>
       <c r="B64" s="54"/>
       <c r="C64" s="54" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="D64" s="54" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="E64" s="54" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="54"/>
       <c r="B65" s="54"/>
       <c r="C65" s="54" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="D65" s="54" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="E65" s="54" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="54"/>
       <c r="B66" s="54"/>
       <c r="C66" s="54" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="D66" s="54" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="E66" s="54" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="54"/>
       <c r="B67" s="54"/>
       <c r="C67" s="54" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="D67" s="54" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="E67" s="54" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="54"/>
       <c r="B68" s="54"/>
       <c r="C68" s="54" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="D68" s="54" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="E68" s="54" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="54"/>
       <c r="B69" s="54"/>
       <c r="C69" s="54"/>
       <c r="D69" s="54"/>
       <c r="E69" s="54"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="54"/>
       <c r="B70" s="54"/>
       <c r="C70" s="54" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="D70" s="54" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="E70" s="54" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="54"/>
       <c r="B71" s="54"/>
       <c r="C71" s="54"/>
       <c r="D71" s="54"/>
       <c r="E71" s="54"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="54"/>
       <c r="B72" s="54"/>
       <c r="C72" s="54" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="D72" s="54" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="E72" s="54" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="54"/>
       <c r="B73" s="54"/>
       <c r="C73" s="54"/>
       <c r="D73" s="54"/>
       <c r="E73" s="54"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="54"/>
       <c r="B74" s="54"/>
       <c r="C74" s="54" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="D74" s="54" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="E74" s="54" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="54"/>
       <c r="B75" s="54"/>
       <c r="C75" s="54" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="D75" s="54" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="E75" s="54" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="54"/>
       <c r="B76" s="54"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="54"/>
       <c r="B77" s="54"/>
       <c r="C77" s="54"/>
       <c r="D77" s="54"/>
       <c r="E77" s="54"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="54"/>
       <c r="B78" s="54"/>
       <c r="C78" s="54" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="D78" s="54" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="E78" s="54" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="54"/>
       <c r="B79" s="54"/>
       <c r="C79" s="54" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="D79" s="54" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="E79" s="54" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="54"/>
       <c r="B80" s="54"/>
       <c r="C80" s="54" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="D80" s="54" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="E80" s="54" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="54"/>
       <c r="B81" s="54"/>
       <c r="C81" s="54" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="D81" s="54" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="E81" s="54" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="54"/>
       <c r="B82" s="54"/>
       <c r="C82" s="54"/>
       <c r="D82" s="54"/>
       <c r="E82" s="54"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="54"/>
       <c r="B83" s="54"/>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="54"/>
       <c r="B84" s="54"/>
       <c r="C84" s="54" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="D84" s="54" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="E84" s="54" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="54"/>
       <c r="B85" s="54"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="54"/>
       <c r="B86" s="54"/>
       <c r="C86" s="54"/>
       <c r="D86" s="54"/>
       <c r="E86" s="54"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="54"/>
       <c r="B87" s="54"/>
       <c r="C87" s="54"/>
       <c r="D87" s="54"/>
       <c r="E87" s="54"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="54"/>
       <c r="B88" s="54"/>
       <c r="C88" s="54" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="D88" s="54" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="E88" s="54" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="54"/>
       <c r="B89" s="54"/>
       <c r="C89" s="54" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="D89" s="54" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="E89" s="54" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="54"/>
       <c r="B90" s="54"/>
       <c r="C90" s="54" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="D90" s="54" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="E90" s="54" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="54"/>
       <c r="B91" s="54"/>
       <c r="C91" s="54"/>
       <c r="D91" s="54"/>
       <c r="E91" s="54"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="54"/>
       <c r="B92" s="54"/>
       <c r="C92" s="54" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="D92" s="54" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="E92" s="54" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="54"/>
       <c r="B93" s="54"/>
       <c r="C93" s="54" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="D93" s="54" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="E93" s="54" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="54"/>
       <c r="B94" s="54"/>
       <c r="C94" s="54" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="D94" s="54" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="E94" s="54" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="54"/>
       <c r="B95" s="54"/>
       <c r="C95" s="54"/>
       <c r="D95" s="54"/>
       <c r="E95" s="54"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="54"/>
       <c r="B96" s="54"/>
       <c r="C96" s="54" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="D96" s="54" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="E96" s="54" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="54"/>
       <c r="B97" s="54"/>
       <c r="C97" s="54" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="D97" s="54" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="E97" s="54" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="54"/>
       <c r="B98" s="54"/>
       <c r="C98" s="54" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="D98" s="54" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="E98" s="54" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="54"/>
       <c r="B99" s="54"/>
       <c r="C99" s="54"/>
       <c r="D99" s="54"/>
       <c r="E99" s="54"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="54"/>
       <c r="B100" s="54"/>
       <c r="C100" s="54" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="D100" s="54" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="E100" s="54" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="54"/>
       <c r="B101" s="54"/>
       <c r="C101" s="54" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="D101" s="54" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="E101" s="54" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="54"/>
       <c r="B102" s="54"/>
       <c r="C102" s="54" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="D102" s="54" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="E102" s="54" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="54"/>
       <c r="B103" s="54"/>
       <c r="C103" s="54"/>
       <c r="D103" s="54"/>
       <c r="E103" s="54"/>
     </row>
     <row r="104" spans="1:5">
       <c r="B104" s="54"/>
       <c r="C104" s="54"/>
       <c r="D104" s="54"/>
       <c r="E104" s="54"/>
     </row>
     <row r="105" spans="1:5">
       <c r="B105" s="54"/>
       <c r="C105" s="54"/>
       <c r="D105" s="54"/>
       <c r="E105" s="54"/>
     </row>
     <row r="107" spans="1:5">
       <c r="C107" s="54" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="D107" s="54" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="E107" s="54" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="C108" s="54" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="D108" s="54" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="E108" s="54" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="C109" s="54" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="D109" s="54" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="E109" s="54" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="C110" s="54"/>
       <c r="D110" s="54"/>
       <c r="E110" s="54"/>
     </row>
     <row r="111" spans="1:5">
       <c r="C111" s="54" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="D111" s="54" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="E111" s="54" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="C112" s="54" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="D112" s="54" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="E112" s="54" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
     </row>
     <row r="113" spans="3:10">
       <c r="C113" s="54" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="D113" s="54" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="E113" s="54" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
     </row>
     <row r="114" spans="3:10">
       <c r="C114" s="54"/>
       <c r="D114" s="54"/>
       <c r="E114" s="54"/>
     </row>
     <row r="115" spans="3:10">
       <c r="C115" s="54" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="D115" s="54" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="E115" s="54" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
     </row>
     <row r="116" spans="3:10">
       <c r="C116" s="54" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="D116" s="54" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="E116" s="54" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
     </row>
     <row r="117" spans="3:10">
       <c r="C117" s="54" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="D117" s="54" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="E117" s="54" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
     </row>
     <row r="118" spans="3:10">
       <c r="C118" s="54"/>
       <c r="D118" s="54"/>
       <c r="E118" s="54"/>
     </row>
     <row r="119" spans="3:10">
       <c r="C119" s="54" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="D119" s="54" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="E119" s="54" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
     </row>
     <row r="120" spans="3:10">
       <c r="C120" s="54" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="D120" s="54" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="E120" s="54" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
     </row>
     <row r="121" spans="3:10">
       <c r="C121" s="54" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="D121" s="54" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="E121" s="54" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
     </row>
     <row r="123" spans="3:10">
       <c r="C123" s="54" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="D123" s="54" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="E123" s="54" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
     </row>
     <row r="124" spans="3:10">
       <c r="C124" s="54" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="D124" s="54" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="E124" s="54" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
     </row>
     <row r="125" spans="3:10">
       <c r="C125" s="54" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="D125" s="54" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="E125" s="54" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="H125" s="54"/>
       <c r="I125" s="54"/>
       <c r="J125" s="54"/>
     </row>
     <row r="126" spans="3:10">
       <c r="C126" s="54"/>
       <c r="D126" s="54"/>
       <c r="E126" s="54"/>
       <c r="H126" s="54"/>
       <c r="I126" s="54"/>
       <c r="J126" s="54"/>
     </row>
     <row r="127" spans="3:10">
       <c r="C127" s="54" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="D127" s="54" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="E127" s="54" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="H127" s="54"/>
       <c r="I127" s="54"/>
       <c r="J127" s="54"/>
     </row>
     <row r="128" spans="3:10">
       <c r="C128" s="54" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="D128" s="54" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="E128" s="54" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
     </row>
     <row r="129" spans="3:5">
       <c r="C129" s="54" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="D129" s="54" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="E129" s="54" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
     </row>
     <row r="130" spans="3:5">
       <c r="C130" s="54"/>
       <c r="D130" s="54"/>
       <c r="E130" s="54"/>
     </row>
     <row r="131" spans="3:5">
       <c r="C131" s="54" t="s">
-        <v>1119</v>
+        <v>1116</v>
       </c>
       <c r="D131" s="54" t="s">
-        <v>1120</v>
+        <v>1117</v>
       </c>
       <c r="E131" s="54" t="s">
-        <v>1121</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="135" spans="3:5">
       <c r="C135" s="54" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="D135" s="54" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="E135" s="54" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
     </row>
     <row r="136" spans="3:5">
       <c r="C136" s="54"/>
       <c r="D136" s="54"/>
       <c r="E136" s="54"/>
     </row>
     <row r="137" spans="3:5">
       <c r="C137" s="54" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="D137" s="54" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="E137" s="54" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
     </row>
     <row r="138" spans="3:5">
       <c r="C138" s="54"/>
       <c r="D138" s="54"/>
       <c r="E138" s="54"/>
     </row>
     <row r="139" spans="3:5">
       <c r="C139" s="54" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="D139" s="54" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="E139" s="54" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
     </row>
     <row r="140" spans="3:5">
       <c r="C140" s="54"/>
       <c r="D140" s="54"/>
       <c r="E140" s="54"/>
     </row>
     <row r="141" spans="3:5">
       <c r="C141" s="54" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="D141" s="54" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="E141" s="54" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
     </row>
     <row r="142" spans="3:5">
       <c r="C142" s="54"/>
       <c r="D142" s="54"/>
       <c r="E142" s="54"/>
     </row>
     <row r="143" spans="3:5">
       <c r="C143" s="54"/>
       <c r="D143" s="54"/>
       <c r="E143" s="54"/>
     </row>
     <row r="144" spans="3:5">
       <c r="C144" s="54"/>
       <c r="D144" s="54"/>
       <c r="E144" s="54"/>
     </row>
     <row r="146" spans="3:5">
       <c r="C146" s="54" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="D146" s="54" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="E146" s="54" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
     </row>
     <row r="147" spans="3:5">
       <c r="C147" s="54"/>
       <c r="D147" s="54"/>
       <c r="E147" s="54"/>
     </row>
     <row r="148" spans="3:5">
       <c r="C148" s="54" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="D148" s="54" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="E148" s="54" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
     </row>
     <row r="149" spans="3:5">
       <c r="C149" s="54"/>
       <c r="D149" s="54"/>
       <c r="E149" s="54"/>
     </row>
     <row r="150" spans="3:5">
       <c r="C150" s="54" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="D150" s="54" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E150" s="54" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
     </row>
     <row r="151" spans="3:5">
       <c r="C151" s="54"/>
       <c r="D151" s="54"/>
       <c r="E151" s="54"/>
     </row>
     <row r="152" spans="3:5">
       <c r="C152" s="54" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="D152" s="54" t="s">
-        <v>915</v>
+        <v>912</v>
       </c>
       <c r="E152" s="54" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="154" spans="3:5">
       <c r="C154" s="54" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="D154" s="54" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="E154" s="54" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
     </row>
     <row r="155" spans="3:5">
       <c r="C155" s="54"/>
       <c r="D155" s="54"/>
       <c r="E155" s="54"/>
     </row>
     <row r="156" spans="3:5">
       <c r="C156" s="54" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="D156" s="54" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="E156" s="54" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
     </row>
     <row r="158" spans="3:5">
       <c r="C158" s="54" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="D158" s="54" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="E158" s="54" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
     </row>
     <row r="159" spans="3:5">
       <c r="C159" s="54" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="D159" s="54" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="E159" s="54" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
     </row>
     <row r="160" spans="3:5">
       <c r="C160" s="54"/>
       <c r="D160" s="54"/>
       <c r="E160" s="54"/>
     </row>
     <row r="162" spans="3:5">
       <c r="C162" s="54" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="D162" s="54" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="E162" s="54" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
     </row>
     <row r="163" spans="3:5">
       <c r="C163" s="54" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="D163" s="54" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="E163" s="54" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
     </row>
     <row r="164" spans="3:5">
       <c r="C164" s="54" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="D164" s="54" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="E164" s="54" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
     </row>
     <row r="165" spans="3:5">
       <c r="C165" s="54"/>
       <c r="D165" s="54"/>
       <c r="E165" s="54"/>
     </row>
     <row r="166" spans="3:5">
       <c r="C166" s="54" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="D166" s="54" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="E166" s="54" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
     </row>
     <row r="167" spans="3:5">
       <c r="C167" s="54" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="D167" s="54" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="E167" s="54" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
     </row>
     <row r="168" spans="3:5">
       <c r="C168" s="54"/>
       <c r="D168" s="54"/>
       <c r="E168" s="54"/>
     </row>
     <row r="169" spans="3:5">
       <c r="C169" s="54" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="D169" s="54" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="E169" s="54" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
     </row>
     <row r="170" spans="3:5">
       <c r="C170" s="54" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="D170" s="54" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="E170" s="54" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
     </row>
     <row r="171" spans="3:5">
       <c r="C171" s="54" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="D171" s="54" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="E171" s="54" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
     </row>
     <row r="172" spans="3:5">
       <c r="C172" s="54"/>
       <c r="D172" s="54"/>
       <c r="E172" s="54"/>
     </row>
     <row r="173" spans="3:5">
       <c r="C173" s="54" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="D173" s="54" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="E173" s="54" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
     </row>
     <row r="174" spans="3:5">
       <c r="C174" s="54" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="D174" s="54" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
       <c r="E174" s="54" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
     </row>
     <row r="175" spans="3:5">
       <c r="C175" s="54"/>
       <c r="D175" s="54"/>
       <c r="E175" s="54"/>
     </row>
     <row r="177" spans="3:5">
       <c r="C177" s="54" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
       <c r="D177" s="54" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
       <c r="E177" s="54" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
     </row>
     <row r="178" spans="3:5">
       <c r="C178" s="54" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="D178" s="54" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="E178" s="54" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
     </row>
     <row r="179" spans="3:5">
       <c r="C179" s="54" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="D179" s="54" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="E179" s="54" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
     </row>
     <row r="180" spans="3:5">
       <c r="C180" s="54"/>
       <c r="D180" s="54"/>
       <c r="E180" s="54"/>
     </row>
     <row r="181" spans="3:5">
       <c r="C181" s="54" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="D181" s="54" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="E181" s="54" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
     </row>
     <row r="182" spans="3:5">
       <c r="C182" s="54" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
       <c r="D182" s="54" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="E182" s="54" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
     </row>
     <row r="183" spans="3:5">
       <c r="C183" s="54"/>
       <c r="D183" s="54"/>
       <c r="E183" s="54"/>
     </row>
     <row r="184" spans="3:5">
       <c r="C184" s="54" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="D184" s="54" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="E184" s="54" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="185" spans="3:5">
       <c r="C185" s="54" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="D185" s="54" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="E185" s="54" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
     </row>
     <row r="186" spans="3:5">
       <c r="C186" s="54" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
       <c r="D186" s="54" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="E186" s="54" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
     </row>
     <row r="188" spans="3:5">
       <c r="C188" s="54" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
       <c r="D188" s="54" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="E188" s="54" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
     </row>
     <row r="189" spans="3:5">
       <c r="C189" s="54" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
       <c r="D189" s="54" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E189" s="54" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
     </row>
     <row r="192" spans="3:5">
       <c r="C192" s="54" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="D192" s="54" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="E192" s="54" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
     </row>
     <row r="193" spans="3:5">
       <c r="C193" s="54" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="D193" s="54" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="E193" s="54" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
     </row>
     <row r="195" spans="3:5">
       <c r="C195" s="54" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="D195" s="54" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="E195" s="54" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
     </row>
     <row r="196" spans="3:5">
       <c r="C196" s="54"/>
       <c r="D196" s="54"/>
       <c r="E196" s="54"/>
     </row>
     <row r="197" spans="3:5">
       <c r="C197" s="54" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="D197" s="54" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
       <c r="E197" s="54" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
     </row>
     <row r="199" spans="3:5">
       <c r="C199" s="54" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="D199" s="54" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="E199" s="54" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="200" spans="3:5">
       <c r="C200" s="54" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="D200" s="54" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="E200" s="54" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="203" spans="3:5">
       <c r="C203" s="54" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="D203" s="54" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="E203" s="54" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="204" spans="3:5">
       <c r="C204" s="54" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="D204" s="54" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="E204" s="54" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="206" spans="3:5">
       <c r="C206" s="54" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="D206" s="54" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="E206" s="54" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="207" spans="3:5">
       <c r="C207" s="54"/>
       <c r="D207" s="54"/>
       <c r="E207" s="54"/>
     </row>
     <row r="208" spans="3:5">
       <c r="C208" s="54" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="D208" s="54" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="E208" s="54" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="210" spans="3:5">
       <c r="C210" s="54" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="D210" s="54" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="E210" s="54" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="211" spans="3:5">
       <c r="C211" s="54" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="D211" s="54" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="E211" s="54" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="212" spans="3:5">
       <c r="C212" s="54"/>
       <c r="D212" s="54"/>
       <c r="E212" s="54"/>
     </row>
     <row r="213" spans="3:5">
       <c r="C213" s="54"/>
       <c r="D213" s="54"/>
       <c r="E213" s="54"/>
     </row>
     <row r="214" spans="3:5">
       <c r="C214" s="54" t="s">
-        <v>1241</v>
+        <v>1234</v>
       </c>
       <c r="D214" s="54" t="s">
-        <v>1242</v>
+        <v>1235</v>
       </c>
       <c r="E214" s="54" t="s">
-        <v>1243</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="215" spans="3:5">
       <c r="C215" s="54" t="s">
-        <v>1184</v>
+        <v>1179</v>
       </c>
       <c r="D215" s="54" t="s">
-        <v>1185</v>
+        <v>1180</v>
       </c>
       <c r="E215" s="54" t="s">
-        <v>1186</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="216" spans="3:5">
       <c r="C216" s="54" t="s">
-        <v>1187</v>
+        <v>1182</v>
       </c>
       <c r="D216" s="54" t="s">
-        <v>1188</v>
+        <v>1183</v>
       </c>
       <c r="E216" s="54" t="s">
-        <v>1189</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="217" spans="3:5">
       <c r="C217" s="54"/>
       <c r="D217" s="54"/>
       <c r="E217" s="54"/>
     </row>
     <row r="218" spans="3:5">
       <c r="C218" s="54"/>
       <c r="D218" s="54"/>
       <c r="E218" s="54"/>
     </row>
     <row r="219" spans="3:5">
       <c r="C219" s="54" t="s">
-        <v>1191</v>
+        <v>1186</v>
       </c>
       <c r="D219" s="54" t="s">
-        <v>1192</v>
+        <v>1187</v>
       </c>
       <c r="E219" s="54" t="s">
-        <v>1193</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="220" spans="3:5">
       <c r="C220" s="54"/>
       <c r="D220" s="54"/>
       <c r="E220" s="54"/>
     </row>
     <row r="221" spans="3:5">
       <c r="C221" s="54" t="s">
-        <v>1220</v>
+        <v>1213</v>
       </c>
       <c r="D221" s="54" t="s">
-        <v>1222</v>
+        <v>1215</v>
       </c>
       <c r="E221" s="54" t="s">
-        <v>1224</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="222" spans="3:5">
       <c r="C222" s="54" t="s">
-        <v>1221</v>
+        <v>1214</v>
       </c>
       <c r="D222" s="54" t="s">
-        <v>1223</v>
+        <v>1216</v>
       </c>
       <c r="E222" s="54" t="s">
-        <v>1225</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="223" spans="3:5">
       <c r="C223" s="54"/>
       <c r="D223" s="54"/>
       <c r="E223" s="54"/>
     </row>
     <row r="224" spans="3:5">
       <c r="C224" s="54"/>
       <c r="D224" s="54"/>
       <c r="E224" s="54"/>
     </row>
     <row r="225" spans="3:5">
       <c r="C225" s="54" t="s">
-        <v>1244</v>
+        <v>1237</v>
       </c>
       <c r="D225" s="54" t="s">
-        <v>1246</v>
+        <v>1239</v>
       </c>
       <c r="E225" s="54" t="s">
-        <v>1248</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="226" spans="3:5">
       <c r="C226" s="54" t="s">
-        <v>1245</v>
+        <v>1238</v>
       </c>
       <c r="D226" s="54" t="s">
-        <v>1247</v>
+        <v>1240</v>
       </c>
       <c r="E226" s="54" t="s">
-        <v>1249</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="229" spans="3:5">
       <c r="C229" s="54" t="s">
-        <v>1228</v>
+        <v>1221</v>
       </c>
       <c r="D229" s="54" t="s">
-        <v>1230</v>
+        <v>1223</v>
       </c>
       <c r="E229" s="54" t="s">
-        <v>1233</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="230" spans="3:5">
       <c r="C230" s="54" t="s">
-        <v>1229</v>
+        <v>1222</v>
       </c>
       <c r="D230" s="54" t="s">
-        <v>1232</v>
+        <v>1225</v>
       </c>
       <c r="E230" s="54" t="s">
-        <v>1231</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="231" spans="3:5">
       <c r="C231" s="54"/>
       <c r="D231" s="54"/>
       <c r="E231" s="54"/>
     </row>
     <row r="233" spans="3:5">
       <c r="C233" s="54" t="s">
-        <v>1250</v>
+        <v>1243</v>
       </c>
       <c r="D233" s="54" t="s">
-        <v>1268</v>
+        <v>1261</v>
       </c>
       <c r="E233" s="54" t="s">
-        <v>1287</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="234" spans="3:5">
       <c r="C234" s="54" t="s">
-        <v>1251</v>
+        <v>1244</v>
       </c>
       <c r="D234" s="54" t="s">
-        <v>1269</v>
+        <v>1262</v>
       </c>
       <c r="E234" s="54" t="s">
-        <v>1288</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="235" spans="3:5">
       <c r="C235" s="54" t="s">
-        <v>1252</v>
+        <v>1245</v>
       </c>
       <c r="D235" s="54" t="s">
-        <v>1270</v>
+        <v>1263</v>
       </c>
       <c r="E235" s="54" t="s">
-        <v>1289</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="236" spans="3:5">
       <c r="C236" s="54" t="s">
-        <v>1253</v>
+        <v>1246</v>
       </c>
       <c r="D236" s="54" t="s">
-        <v>1271</v>
+        <v>1264</v>
       </c>
       <c r="E236" s="54" t="s">
-        <v>1290</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="237" spans="3:5">
       <c r="C237" s="54"/>
       <c r="D237" s="54"/>
       <c r="E237" s="54"/>
     </row>
     <row r="238" spans="3:5">
       <c r="C238" s="54" t="s">
-        <v>1254</v>
+        <v>1247</v>
       </c>
       <c r="D238" s="54" t="s">
-        <v>1272</v>
+        <v>1265</v>
       </c>
       <c r="E238" s="54" t="s">
-        <v>1291</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="239" spans="3:5">
       <c r="C239" s="54" t="s">
-        <v>1190</v>
+        <v>1185</v>
       </c>
       <c r="D239" s="54" t="s">
-        <v>1273</v>
+        <v>1266</v>
       </c>
       <c r="E239" s="54" t="s">
-        <v>1292</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="240" spans="3:5">
       <c r="C240" s="54"/>
       <c r="D240" s="54"/>
       <c r="E240" s="54"/>
     </row>
     <row r="241" spans="1:5">
       <c r="C241" s="54" t="s">
-        <v>1255</v>
+        <v>1248</v>
       </c>
       <c r="D241" s="54" t="s">
-        <v>1274</v>
+        <v>1267</v>
       </c>
       <c r="E241" s="54" t="s">
-        <v>1293</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="C242" s="54" t="s">
-        <v>1256</v>
+        <v>1249</v>
       </c>
       <c r="D242" s="54" t="s">
-        <v>1275</v>
+        <v>1268</v>
       </c>
       <c r="E242" s="54" t="s">
-        <v>1294</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="C243" s="54" t="s">
-        <v>1257</v>
+        <v>1250</v>
       </c>
       <c r="D243" s="54" t="s">
-        <v>1276</v>
+        <v>1269</v>
       </c>
       <c r="E243" s="54" t="s">
-        <v>1295</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="C244" s="54" t="s">
-        <v>1258</v>
+        <v>1251</v>
       </c>
       <c r="D244" s="54" t="s">
-        <v>1277</v>
+        <v>1270</v>
       </c>
       <c r="E244" s="54" t="s">
-        <v>1296</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="C245" s="54"/>
       <c r="D245" s="54"/>
       <c r="E245" s="54"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="54"/>
       <c r="B246" s="54"/>
       <c r="C246" s="54" t="s">
-        <v>1259</v>
+        <v>1252</v>
       </c>
       <c r="D246" s="54" t="s">
-        <v>1278</v>
+        <v>1271</v>
       </c>
       <c r="E246" s="54" t="s">
-        <v>1297</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="54"/>
       <c r="B247" s="54"/>
       <c r="C247" s="54" t="s">
-        <v>1260</v>
+        <v>1253</v>
       </c>
       <c r="D247" s="54" t="s">
-        <v>1279</v>
+        <v>1272</v>
       </c>
       <c r="E247" s="54" t="s">
-        <v>1298</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="C248" s="54"/>
       <c r="D248" s="54"/>
       <c r="E248" s="54"/>
     </row>
     <row r="249" spans="1:5">
       <c r="C249" s="54" t="s">
-        <v>1234</v>
+        <v>1227</v>
       </c>
       <c r="D249" s="54" t="s">
-        <v>1235</v>
+        <v>1228</v>
       </c>
       <c r="E249" s="54" t="s">
-        <v>1236</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="C250" s="54" t="s">
-        <v>1261</v>
+        <v>1254</v>
       </c>
       <c r="D250" s="54" t="s">
-        <v>1280</v>
+        <v>1273</v>
       </c>
       <c r="E250" s="54" t="s">
-        <v>1299</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="C251" s="54" t="s">
-        <v>1262</v>
+        <v>1255</v>
       </c>
       <c r="D251" s="54" t="s">
-        <v>1281</v>
+        <v>1274</v>
       </c>
       <c r="E251" s="54" t="s">
-        <v>1300</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="C252" s="54" t="s">
-        <v>1263</v>
+        <v>1256</v>
       </c>
       <c r="D252" s="54" t="s">
-        <v>1282</v>
+        <v>1275</v>
       </c>
       <c r="E252" s="54" t="s">
-        <v>1301</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="C253" s="54" t="s">
-        <v>1264</v>
+        <v>1257</v>
       </c>
       <c r="D253" s="54" t="s">
-        <v>1283</v>
+        <v>1276</v>
       </c>
       <c r="E253" s="54" t="s">
-        <v>1302</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="C254" s="54" t="s">
-        <v>1265</v>
+        <v>1258</v>
       </c>
       <c r="D254" s="54" t="s">
-        <v>1284</v>
+        <v>1277</v>
       </c>
       <c r="E254" s="54" t="s">
-        <v>1303</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="C255" s="54"/>
       <c r="D255" s="54"/>
       <c r="E255" s="54"/>
     </row>
     <row r="256" spans="1:5">
       <c r="C256" s="54" t="s">
-        <v>1266</v>
+        <v>1259</v>
       </c>
       <c r="D256" s="54" t="s">
-        <v>1285</v>
+        <v>1278</v>
       </c>
       <c r="E256" s="54" t="s">
-        <v>1304</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="257" spans="3:5">
       <c r="C257" s="54"/>
       <c r="D257" s="54"/>
       <c r="E257" s="54"/>
     </row>
     <row r="258" spans="3:5">
       <c r="C258" s="54" t="s">
-        <v>1267</v>
+        <v>1260</v>
       </c>
       <c r="D258" s="54" t="s">
-        <v>1286</v>
+        <v>1279</v>
       </c>
       <c r="E258" s="54" t="s">
-        <v>1305</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="260" spans="3:5">
       <c r="C260" s="54"/>
       <c r="D260" s="54"/>
       <c r="E260" s="54"/>
     </row>
     <row r="261" spans="3:5">
       <c r="C261" s="54" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="D261" s="54" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="E261" s="54" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="262" spans="3:5">
       <c r="C262" s="54" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="D262" s="54" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="E262" s="54" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="263" spans="3:5">
       <c r="C263" s="54"/>
       <c r="D263" s="54"/>
       <c r="E263" s="54"/>
     </row>
     <row r="264" spans="3:5">
       <c r="C264" s="54"/>
       <c r="D264" s="54"/>
       <c r="E264" s="54"/>
     </row>
     <row r="265" spans="3:5">
       <c r="C265" s="54" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D265" s="54" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="E265" s="54" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="266" spans="3:5">
       <c r="C266" s="54" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="D266" s="54" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="E266" s="54" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="267" spans="3:5">
       <c r="C267" s="54" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="D267" s="54" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="E267" s="54" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="268" spans="3:5">
       <c r="C268" s="54" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="D268" s="54" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="E268" s="54" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="269" spans="3:5">
       <c r="C269" s="54" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="D269" s="54" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="E269" s="54" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="270" spans="3:5">
       <c r="C270" s="54" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="D270" s="54" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="E270" s="54" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="271" spans="3:5">
       <c r="C271" s="54" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="D271" s="54" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="E271" s="54" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="272" spans="3:5">
       <c r="C272" s="54" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="D272" s="54" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="E272" s="54" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="273" spans="3:5">
       <c r="C273" s="54" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="D273" s="54" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="E273" s="54" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="274" spans="3:5">
       <c r="C274" s="54"/>
       <c r="D274" s="54"/>
       <c r="E274" s="54"/>
     </row>
     <row r="275" spans="3:5">
       <c r="C275" s="54" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="D275" s="54" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="E275" s="54" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="276" spans="3:5">
       <c r="C276" s="54" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="D276" s="54" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="E276" s="54" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="277" spans="3:5">
       <c r="C277" s="54" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="D277" s="54" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="E277" s="54" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="278" spans="3:5">
       <c r="C278" s="54"/>
       <c r="D278" s="54"/>
       <c r="E278" s="54"/>
     </row>
     <row r="279" spans="3:5">
       <c r="C279" s="54" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="D279" s="54" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="E279" s="54" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="280" spans="3:5">
       <c r="C280" s="54" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="D280" s="54" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="E280" s="54" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="281" spans="3:5">
       <c r="C281" s="54"/>
       <c r="D281" s="54"/>
       <c r="E281" s="54"/>
     </row>
     <row r="282" spans="3:5">
       <c r="C282" s="54" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="D282" s="54" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="E282" s="54" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="283" spans="3:5">
       <c r="C283" s="54" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="D283" s="54" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="E283" s="54" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="284" spans="3:5">
       <c r="C284" s="54"/>
       <c r="D284" s="54"/>
       <c r="E284" s="54"/>
     </row>
     <row r="285" spans="3:5">
       <c r="C285" s="54"/>
       <c r="D285" s="54"/>
       <c r="E285" s="54"/>
     </row>
     <row r="286" spans="3:5">
       <c r="C286" s="54" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="D286" s="54" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="E286" s="54" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="287" spans="3:5">
       <c r="C287" s="54" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="D287" s="54" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="E287" s="54" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="288" spans="3:5">
       <c r="C288" s="54"/>
       <c r="D288" s="54"/>
       <c r="E288" s="54"/>
     </row>
     <row r="289" spans="3:5">
       <c r="C289" s="54" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="D289" s="54" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E289" s="54" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="290" spans="3:5">
       <c r="C290" s="54" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="D290" s="54" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E290" s="54" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="291" spans="3:5">
       <c r="C291" s="54"/>
       <c r="D291" s="54"/>
       <c r="E291" s="54"/>
     </row>
     <row r="292" spans="3:5">
       <c r="C292" s="54" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="D292" s="54" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
       <c r="E292" s="54" t="s">
-        <v>1093</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="293" spans="3:5">
       <c r="C293" s="54" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="D293" s="54" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
       <c r="E293" s="54" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="294" spans="3:5">
       <c r="C294" s="54"/>
       <c r="D294" s="54"/>
       <c r="E294" s="54"/>
     </row>
     <row r="295" spans="3:5">
       <c r="C295" s="54" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
       <c r="D295" s="54" t="s">
-        <v>1098</v>
+        <v>1095</v>
       </c>
       <c r="E295" s="54" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="296" spans="3:5">
       <c r="C296" s="54" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
       <c r="D296" s="54" t="s">
-        <v>1101</v>
+        <v>1098</v>
       </c>
       <c r="E296" s="54" t="s">
-        <v>1102</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="297" spans="3:5">
       <c r="C297" s="54"/>
       <c r="D297" s="54"/>
       <c r="E297" s="54"/>
     </row>
     <row r="298" spans="3:5">
       <c r="C298" s="54" t="s">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="D298" s="54" t="s">
-        <v>1104</v>
+        <v>1101</v>
       </c>
       <c r="E298" s="54" t="s">
-        <v>1105</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="299" spans="3:5">
       <c r="C299" s="54" t="s">
-        <v>1106</v>
+        <v>1103</v>
       </c>
       <c r="D299" s="54" t="s">
-        <v>1107</v>
+        <v>1104</v>
       </c>
       <c r="E299" s="54" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="300" spans="3:5">
       <c r="C300" s="54"/>
       <c r="D300" s="54"/>
       <c r="E300" s="54"/>
     </row>
     <row r="301" spans="3:5">
       <c r="C301" s="54" t="s">
-        <v>1109</v>
+        <v>1106</v>
       </c>
       <c r="D301" s="54" t="s">
-        <v>1110</v>
+        <v>1107</v>
       </c>
       <c r="E301" s="54" t="s">
-        <v>1111</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="302" spans="3:5">
       <c r="C302" s="54"/>
       <c r="D302" s="54"/>
       <c r="E302" s="54"/>
     </row>
     <row r="303" spans="3:5">
       <c r="C303" s="54" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="D303" s="54" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="E303" s="54" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="304" spans="3:5">
       <c r="C304" s="54"/>
       <c r="D304" s="54"/>
       <c r="E304" s="54"/>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="54" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="C309" s="54"/>
       <c r="D309" s="54"/>
       <c r="E309" s="54"/>
     </row>
     <row r="310" spans="1:5">
       <c r="C310" s="54"/>
       <c r="D310" s="54"/>
       <c r="E310" s="54"/>
     </row>
     <row r="311" spans="1:5">
       <c r="C311" s="54"/>
       <c r="D311" s="54"/>
       <c r="E311" s="54"/>
     </row>
     <row r="313" spans="1:5">
       <c r="C313" s="54"/>
       <c r="D313" s="54"/>
       <c r="E313" s="54"/>
     </row>
     <row r="314" spans="1:5">
       <c r="C314" s="54"/>
       <c r="D314" s="54"/>
@@ -44854,52 +44854,52 @@
       <c r="E382" s="54"/>
     </row>
     <row r="383" spans="3:5">
       <c r="C383" s="54"/>
       <c r="D383" s="54"/>
       <c r="E383" s="54"/>
     </row>
     <row r="384" spans="3:5">
       <c r="C384" s="54"/>
       <c r="D384" s="54"/>
       <c r="E384" s="54"/>
     </row>
     <row r="387" spans="1:1">
       <c r="A387" s="54"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Hoja2"/>
   <dimension ref="B4:Z264"/>
   <sheetViews>
-    <sheetView topLeftCell="H1" workbookViewId="0">
-      <selection activeCell="H11" sqref="A11:XFD11"/>
+    <sheetView topLeftCell="A67" workbookViewId="0">
+      <selection activeCell="C84" sqref="C84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="3" max="3" width="38" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.85546875" customWidth="1"/>
     <col min="6" max="6" width="45" customWidth="1"/>
     <col min="8" max="8" width="48.5703125" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.42578125" customWidth="1"/>
     <col min="24" max="24" width="23.140625" customWidth="1"/>
     <col min="25" max="25" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:26">
       <c r="B4" t="s">
         <v>47</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="H4" t="s">
         <v>55</v>
       </c>
@@ -45051,94 +45051,94 @@
       </c>
       <c r="S7">
         <v>2</v>
       </c>
       <c r="T7">
         <v>5</v>
       </c>
       <c r="U7">
         <v>8</v>
       </c>
       <c r="V7">
         <v>11</v>
       </c>
       <c r="X7">
         <v>2</v>
       </c>
       <c r="Z7">
         <v>2021</v>
       </c>
     </row>
     <row r="8" spans="2:26">
       <c r="B8">
         <v>1002</v>
       </c>
       <c r="C8" t="s">
-        <v>1311</v>
+        <v>1304</v>
       </c>
       <c r="E8" t="s">
         <v>5</v>
       </c>
       <c r="F8" t="s">
         <v>73</v>
       </c>
       <c r="H8" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Febrero</v>
       </c>
       <c r="P8">
         <v>3</v>
       </c>
       <c r="Q8" t="str">
         <f t="shared" si="0"/>
         <v>Marzo</v>
       </c>
       <c r="S8">
         <v>3</v>
       </c>
       <c r="T8">
         <v>6</v>
       </c>
       <c r="U8">
         <v>9</v>
       </c>
       <c r="V8">
         <v>12</v>
       </c>
       <c r="X8">
         <v>3</v>
       </c>
       <c r="Z8">
         <v>2022</v>
       </c>
     </row>
     <row r="9" spans="2:26">
       <c r="B9">
         <v>1003</v>
       </c>
       <c r="C9" s="94" t="s">
-        <v>1197</v>
+        <v>1192</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
         <v>74</v>
       </c>
       <c r="H9" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Marzo</v>
       </c>
       <c r="P9">
         <v>4</v>
       </c>
       <c r="Q9" t="str">
         <f t="shared" si="0"/>
         <v>Abril</v>
       </c>
       <c r="X9">
         <v>4</v>
       </c>
       <c r="Z9">
         <v>2023</v>
       </c>
     </row>
@@ -45153,135 +45153,135 @@
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>133</v>
       </c>
       <c r="H10" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Total trimestre</v>
       </c>
       <c r="P10">
         <v>5</v>
       </c>
       <c r="Q10" t="str">
         <f t="shared" si="0"/>
         <v>Mayo</v>
       </c>
       <c r="Z10">
         <v>2024</v>
       </c>
     </row>
     <row r="11" spans="2:26">
       <c r="B11">
         <v>1006</v>
       </c>
       <c r="C11" t="s">
-        <v>1194</v>
+        <v>1189</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>58</v>
       </c>
       <c r="H11" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Nuevos registros (1)</v>
       </c>
       <c r="P11">
         <v>6</v>
       </c>
       <c r="Q11" t="str">
         <f t="shared" si="0"/>
         <v>Junio</v>
       </c>
       <c r="S11" t="s">
         <v>129</v>
       </c>
       <c r="Z11">
         <v>2025</v>
       </c>
     </row>
     <row r="12" spans="2:26">
       <c r="B12">
         <v>1007</v>
       </c>
       <c r="C12" t="s">
         <v>366</v>
       </c>
       <c r="E12" t="s">
-        <v>1202</v>
+        <v>1197</v>
       </c>
       <c r="F12" t="s">
-        <v>1203</v>
+        <v>1198</v>
       </c>
       <c r="H12" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Jugadores activos (2)</v>
       </c>
       <c r="P12">
         <v>7</v>
       </c>
       <c r="Q12" t="str">
         <f t="shared" si="0"/>
         <v>Julio</v>
       </c>
       <c r="S12">
         <f>X6</f>
         <v>1</v>
       </c>
       <c r="T12">
         <f>X7</f>
         <v>2</v>
       </c>
       <c r="U12">
         <f>X8</f>
         <v>3</v>
       </c>
       <c r="V12">
         <f>X9</f>
         <v>4</v>
       </c>
       <c r="X12" t="s">
         <v>124</v>
       </c>
       <c r="Z12">
         <v>2026</v>
       </c>
     </row>
     <row r="13" spans="2:26">
       <c r="B13">
         <v>1008</v>
       </c>
       <c r="C13" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
       <c r="E13" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="F13" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="H13" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total de depósitos en €  (3)</v>
       </c>
       <c r="P13">
         <v>8</v>
       </c>
       <c r="Q13" t="str">
         <f t="shared" si="0"/>
         <v>Agosto</v>
       </c>
       <c r="S13" t="str">
         <f>VLOOKUP(S6,tab_meses[],2)</f>
         <v>Enero</v>
       </c>
       <c r="T13" t="str">
         <f>VLOOKUP(T6,tab_meses[],2)</f>
         <v>Abril</v>
       </c>
       <c r="U13" t="str">
         <f>VLOOKUP(U6,tab_meses[],2)</f>
         <v>Julio</v>
       </c>
       <c r="V13" t="str">
@@ -45322,724 +45322,724 @@
       <c r="S14" t="str">
         <f>VLOOKUP(S7,tab_meses[],2)</f>
         <v>Febrero</v>
       </c>
       <c r="T14" t="str">
         <f>VLOOKUP(T7,tab_meses[],2)</f>
         <v>Mayo</v>
       </c>
       <c r="U14" t="str">
         <f>VLOOKUP(U7,tab_meses[],2)</f>
         <v>Agosto</v>
       </c>
       <c r="V14" t="str">
         <f>VLOOKUP(V7,tab_meses[],2)</f>
         <v>Noviembre</v>
       </c>
       <c r="Z14">
         <v>2028</v>
       </c>
     </row>
     <row r="15" spans="2:26">
       <c r="B15">
         <v>1010</v>
       </c>
       <c r="C15" t="s">
-        <v>1312</v>
+        <v>1305</v>
       </c>
       <c r="E15" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="F15" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="H15" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total de retiradas en € (4)</v>
       </c>
       <c r="P15">
         <v>10</v>
       </c>
       <c r="Q15" t="str">
         <f>H121</f>
         <v>Octubre</v>
       </c>
       <c r="S15" t="str">
         <f>VLOOKUP(S8,tab_meses[],2)</f>
         <v>Marzo</v>
       </c>
       <c r="T15" t="str">
         <f>VLOOKUP(T8,tab_meses[],2)</f>
         <v>Junio</v>
       </c>
       <c r="U15" t="str">
         <f>VLOOKUP(U8,tab_meses[],2)</f>
         <v>Septiembre</v>
       </c>
       <c r="V15" t="str">
         <f>VLOOKUP(V8,tab_meses[],2)</f>
         <v>Diciembre</v>
       </c>
     </row>
     <row r="16" spans="2:26">
       <c r="B16">
         <v>1011</v>
       </c>
       <c r="C16" t="s">
-        <v>1147</v>
+        <v>1143</v>
       </c>
       <c r="E16" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="F16" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="H16" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total de saldos iniciales en € (6)</v>
       </c>
       <c r="P16">
         <v>11</v>
       </c>
       <c r="Q16" t="str">
         <f t="shared" si="0"/>
         <v>Noviembre</v>
       </c>
       <c r="X16" t="s">
         <v>131</v>
       </c>
       <c r="Y16" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="17" spans="2:25">
       <c r="B17">
         <v>1012</v>
       </c>
       <c r="C17" t="s">
-        <v>368</v>
+        <v>1315</v>
       </c>
       <c r="E17" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F17" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="H17" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total de saldos finales en € (7)</v>
       </c>
       <c r="P17">
         <v>12</v>
       </c>
       <c r="Q17" t="str">
         <f t="shared" si="0"/>
         <v>Diciembre</v>
       </c>
       <c r="X17" t="str">
         <f>HLOOKUP(tab_trim_act[Trimestre actual],tab_trimes_nom_meses[],2,FALSE)</f>
         <v>Enero</v>
       </c>
       <c r="Y17">
         <f>HLOOKUP(tab_trim_act[Trimestre actual],tab_id_meses_tris,2,FALSE)</f>
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="2:25">
       <c r="B18">
         <v>1013</v>
       </c>
       <c r="C18" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>60</v>
       </c>
       <c r="H18" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>DATOS DE ACTIVIDAD EN ESPAÑA. INGRESOS DE EXPLOTACIÓN</v>
       </c>
       <c r="X18" t="str">
         <f>HLOOKUP(tab_trim_act[Trimestre actual],tab_trimes_nom_meses[],3,FALSE)</f>
         <v>Febrero</v>
       </c>
       <c r="Y18">
         <f>HLOOKUP(tab_trim_act[Trimestre actual],tab_id_meses_tris,3,FALSE)</f>
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="2:25">
       <c r="B19">
         <v>1014</v>
       </c>
       <c r="C19" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="E19" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F19" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="H19" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Total Apuestas en € (10)</v>
       </c>
       <c r="S19">
         <v>1</v>
       </c>
       <c r="T19">
         <v>2</v>
       </c>
       <c r="U19">
         <v>3</v>
       </c>
       <c r="V19">
         <v>4</v>
       </c>
       <c r="X19" t="str">
         <f>HLOOKUP(tab_trim_act[Trimestre actual],tab_trimes_nom_meses[],4,FALSE)</f>
         <v>Marzo</v>
       </c>
       <c r="Y19">
         <f>HLOOKUP(tab_trim_act[Trimestre actual],tab_id_meses_tris,4,FALSE)</f>
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="2:25">
       <c r="B20">
         <v>1017</v>
       </c>
       <c r="C20" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E20" t="s">
         <v>4</v>
       </c>
       <c r="F20" t="s">
         <v>72</v>
       </c>
       <c r="H20" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Enero</v>
       </c>
       <c r="S20" s="1">
         <v>1</v>
       </c>
       <c r="T20" s="1">
         <v>4</v>
       </c>
       <c r="U20" s="1">
         <v>7</v>
       </c>
       <c r="V20" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="2:25">
       <c r="B21">
         <v>1018</v>
       </c>
       <c r="C21" s="94" t="s">
-        <v>1198</v>
+        <v>1193</v>
       </c>
       <c r="E21" t="s">
         <v>5</v>
       </c>
       <c r="F21" t="s">
         <v>73</v>
       </c>
       <c r="H21" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Febrero</v>
       </c>
       <c r="S21">
         <v>2</v>
       </c>
       <c r="T21">
         <v>5</v>
       </c>
       <c r="U21">
         <v>8</v>
       </c>
       <c r="V21">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="2:25">
       <c r="B22">
         <v>1019</v>
       </c>
       <c r="C22" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E22" t="s">
         <v>6</v>
       </c>
       <c r="F22" t="s">
         <v>74</v>
       </c>
       <c r="H22" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Marzo</v>
       </c>
       <c r="S22" s="51">
         <v>3</v>
       </c>
       <c r="T22" s="51">
         <v>6</v>
       </c>
       <c r="U22" s="51">
         <v>9</v>
       </c>
       <c r="V22" s="51">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="2:25">
       <c r="B23">
         <v>1020</v>
       </c>
       <c r="C23" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>133</v>
       </c>
       <c r="H23" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Total trimestre</v>
       </c>
     </row>
     <row r="24" spans="2:25">
       <c r="B24">
         <v>1021</v>
       </c>
       <c r="C24" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>61</v>
       </c>
       <c r="H24" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Apuestas de contrapartida</v>
       </c>
     </row>
     <row r="25" spans="2:25">
       <c r="B25">
         <v>1022</v>
       </c>
       <c r="C25" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>62</v>
       </c>
       <c r="H25" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Apuestas deportivas</v>
       </c>
     </row>
     <row r="26" spans="2:25">
       <c r="B26">
         <v>1026</v>
       </c>
       <c r="C26" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>63</v>
       </c>
       <c r="H26" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Apuestas hípicas</v>
       </c>
     </row>
     <row r="27" spans="2:25">
       <c r="B27">
         <v>1027</v>
       </c>
       <c r="C27" t="s">
-        <v>1214</v>
+        <v>1207</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27" t="s">
         <v>64</v>
       </c>
       <c r="H27" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Otras apuestas</v>
       </c>
     </row>
     <row r="28" spans="2:25">
       <c r="B28">
         <v>1029</v>
       </c>
       <c r="C28" t="s">
-        <v>1151</v>
+        <v>1146</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>157</v>
       </c>
       <c r="H28" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Apuestas mutuas</v>
       </c>
     </row>
     <row r="29" spans="2:25">
       <c r="B29">
         <v>1030</v>
       </c>
       <c r="C29" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
       <c r="H29" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Apuestas deportivas</v>
       </c>
     </row>
     <row r="30" spans="2:25">
       <c r="B30">
         <v>1031</v>
       </c>
       <c r="C30" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
       <c r="H30" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Apuestas hípicas</v>
       </c>
     </row>
     <row r="31" spans="2:25">
       <c r="B31">
         <v>1032</v>
       </c>
       <c r="C31" t="s">
-        <v>1213</v>
+        <v>1316</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
       <c r="H31" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Poker</v>
       </c>
     </row>
     <row r="32" spans="2:25">
       <c r="B32">
         <v>1033</v>
       </c>
       <c r="C32" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>17</v>
       </c>
       <c r="H32" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Cash game</v>
       </c>
     </row>
     <row r="33" spans="2:8">
       <c r="B33">
         <v>1037</v>
       </c>
       <c r="C33" t="s">
-        <v>1210</v>
+        <v>1205</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>18</v>
       </c>
       <c r="H33" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Tournaments</v>
       </c>
     </row>
     <row r="34" spans="2:8">
       <c r="B34">
         <v>1038</v>
       </c>
       <c r="C34" t="s">
-        <v>1211</v>
+        <v>1317</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
         <v>19</v>
       </c>
       <c r="H34" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Casino</v>
       </c>
     </row>
     <row r="35" spans="2:8">
       <c r="B35">
         <v>1039</v>
       </c>
       <c r="C35" t="s">
-        <v>1148</v>
+        <v>1318</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>65</v>
       </c>
       <c r="H35" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Ruleta</v>
       </c>
     </row>
     <row r="36" spans="2:8">
       <c r="B36">
         <v>1040</v>
       </c>
       <c r="C36" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="E36" t="s">
         <v>46</v>
       </c>
       <c r="F36" t="s">
         <v>66</v>
       </c>
       <c r="H36" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Punto y Banca</v>
       </c>
     </row>
     <row r="37" spans="2:8">
       <c r="B37">
         <v>1041</v>
       </c>
       <c r="C37" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="H37" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Black Jack</v>
       </c>
     </row>
     <row r="38" spans="2:8">
       <c r="B38">
         <v>1042</v>
       </c>
       <c r="C38" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="E38" t="s">
         <v>22</v>
       </c>
       <c r="F38" t="s">
         <v>67</v>
       </c>
       <c r="H38" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Juegos complementarios</v>
       </c>
     </row>
     <row r="39" spans="2:8">
       <c r="B39">
         <v>1043</v>
       </c>
       <c r="C39" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="E39" t="s">
         <v>23</v>
       </c>
       <c r="F39" t="s">
         <v>23</v>
       </c>
       <c r="H39" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Bingo</v>
       </c>
     </row>
     <row r="40" spans="2:8">
       <c r="B40">
         <v>1044</v>
       </c>
       <c r="C40" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>23</v>
       </c>
       <c r="H40" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Bingo</v>
       </c>
     </row>
     <row r="41" spans="2:8">
       <c r="B41">
         <v>1045</v>
       </c>
       <c r="C41" t="s">
-        <v>1199</v>
+        <v>1194</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
       <c r="H41" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Concursos</v>
       </c>
     </row>
     <row r="42" spans="2:8">
       <c r="B42">
         <v>1047</v>
       </c>
       <c r="C42" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>76</v>
       </c>
       <c r="H42" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Concursos</v>
       </c>
     </row>
     <row r="43" spans="2:8">
       <c r="B43">
         <v>1048</v>
       </c>
       <c r="C43" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
         <v>25</v>
       </c>
       <c r="H43" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Total</v>
       </c>
     </row>
     <row r="44" spans="2:8">
       <c r="B44">
         <v>1051</v>
       </c>
       <c r="C44" t="s">
-        <v>383</v>
+        <v>1319</v>
       </c>
       <c r="E44" t="s">
         <v>353</v>
       </c>
       <c r="F44" t="s">
         <v>357</v>
       </c>
       <c r="H44" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Apuestas menos premios neto de bonos (7)</v>
       </c>
     </row>
     <row r="45" spans="2:8">
       <c r="B45">
         <v>1052</v>
       </c>
       <c r="C45" t="s">
-        <v>1200</v>
+        <v>1195</v>
       </c>
       <c r="E45" t="s">
         <v>4</v>
       </c>
       <c r="F45" t="s">
         <v>72</v>
       </c>
       <c r="H45" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Enero</v>
       </c>
     </row>
     <row r="46" spans="2:8">
       <c r="B46">
         <v>1059</v>
       </c>
       <c r="C46" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E46" t="s">
         <v>5</v>
       </c>
       <c r="F46" t="s">
         <v>73</v>
       </c>
       <c r="H46" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Febrero</v>
       </c>
     </row>
     <row r="47" spans="2:8">
       <c r="B47">
         <v>1060</v>
       </c>
       <c r="C47" t="s">
         <v>332</v>
       </c>
       <c r="E47" t="s">
         <v>6</v>
       </c>
       <c r="F47" t="s">
         <v>74</v>
       </c>
@@ -46067,51 +46067,51 @@
       </c>
     </row>
     <row r="49" spans="2:8">
       <c r="B49">
         <v>1062</v>
       </c>
       <c r="C49" t="s">
         <v>334</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" t="s">
         <v>61</v>
       </c>
       <c r="H49" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Apuestas de contrapartida</v>
       </c>
     </row>
     <row r="50" spans="2:8">
       <c r="B50">
         <v>1063</v>
       </c>
       <c r="C50" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>62</v>
       </c>
       <c r="H50" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Apuestas deportivas</v>
       </c>
     </row>
     <row r="51" spans="2:8">
       <c r="B51">
         <v>1064</v>
       </c>
       <c r="C51" t="s">
         <v>335</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>63</v>
       </c>
@@ -46121,711 +46121,711 @@
       </c>
     </row>
     <row r="52" spans="2:8">
       <c r="B52">
         <v>1065</v>
       </c>
       <c r="C52" t="s">
         <v>336</v>
       </c>
       <c r="E52" t="s">
         <v>14</v>
       </c>
       <c r="F52" t="s">
         <v>64</v>
       </c>
       <c r="H52" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Otras apuestas</v>
       </c>
     </row>
     <row r="53" spans="2:8">
       <c r="B53">
         <v>1066</v>
       </c>
       <c r="C53" t="s">
-        <v>1313</v>
+        <v>1306</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
         <v>157</v>
       </c>
       <c r="H53" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Apuestas mutuas</v>
       </c>
     </row>
     <row r="54" spans="2:8">
       <c r="B54">
         <v>1067</v>
       </c>
       <c r="C54" t="s">
-        <v>1314</v>
+        <v>1307</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>62</v>
       </c>
       <c r="H54" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Apuestas deportivas</v>
       </c>
     </row>
     <row r="55" spans="2:8">
       <c r="B55">
         <v>1068</v>
       </c>
       <c r="C55" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>63</v>
       </c>
       <c r="H55" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Apuestas hípicas</v>
       </c>
     </row>
     <row r="56" spans="2:8">
       <c r="B56">
         <v>1073</v>
       </c>
       <c r="C56" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="E56" t="s">
         <v>354</v>
       </c>
       <c r="F56" t="s">
         <v>354</v>
       </c>
       <c r="H56" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Poker (8)</v>
       </c>
     </row>
     <row r="57" spans="2:8">
       <c r="B57">
         <v>1074</v>
       </c>
       <c r="C57" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E57" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="F57" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="H57" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Póquer Cash</v>
       </c>
     </row>
     <row r="58" spans="2:8">
       <c r="B58">
         <v>1075</v>
       </c>
       <c r="C58" t="s">
-        <v>387</v>
+        <v>1320</v>
       </c>
       <c r="E58" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="F58" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="H58" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Póquer Torneo</v>
       </c>
     </row>
     <row r="59" spans="2:8">
       <c r="B59">
         <v>1076</v>
       </c>
       <c r="C59" t="s">
-        <v>1122</v>
+        <v>1119</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>19</v>
       </c>
       <c r="H59" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Casino</v>
       </c>
     </row>
     <row r="60" spans="2:8">
       <c r="B60">
         <v>1077</v>
       </c>
       <c r="C60" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
       <c r="E60" t="s">
         <v>158</v>
       </c>
       <c r="F60" t="s">
         <v>159</v>
       </c>
       <c r="H60" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Ruleta (no en vivo)</v>
       </c>
     </row>
     <row r="61" spans="2:8">
       <c r="B61">
         <v>1078</v>
       </c>
       <c r="C61" t="s">
-        <v>1124</v>
+        <v>1121</v>
       </c>
       <c r="E61" t="s">
         <v>46</v>
       </c>
       <c r="F61" t="s">
         <v>66</v>
       </c>
       <c r="H61" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Punto y Banca</v>
       </c>
     </row>
     <row r="62" spans="2:8">
       <c r="B62">
         <v>1079</v>
       </c>
       <c r="C62" t="s">
-        <v>1201</v>
+        <v>1196</v>
       </c>
       <c r="E62" t="s">
         <v>21</v>
       </c>
       <c r="F62" t="s">
         <v>21</v>
       </c>
       <c r="H62" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Black Jack</v>
       </c>
     </row>
     <row r="63" spans="2:8">
       <c r="B63">
         <v>1080</v>
       </c>
       <c r="C63" t="s">
-        <v>1315</v>
+        <v>1308</v>
       </c>
       <c r="E63" t="s">
         <v>22</v>
       </c>
       <c r="F63" t="s">
         <v>67</v>
       </c>
       <c r="H63" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Juegos complementarios</v>
       </c>
     </row>
     <row r="64" spans="2:8">
       <c r="B64">
         <v>1081</v>
       </c>
       <c r="C64" t="s">
-        <v>1316</v>
+        <v>1309</v>
       </c>
       <c r="E64" t="s">
         <v>23</v>
       </c>
       <c r="F64" t="s">
         <v>23</v>
       </c>
       <c r="H64" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Bingo</v>
       </c>
     </row>
     <row r="65" spans="2:8">
       <c r="B65">
         <v>1082</v>
       </c>
       <c r="C65" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="E65" t="s">
         <v>23</v>
       </c>
       <c r="F65" t="s">
         <v>23</v>
       </c>
       <c r="H65" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Bingo</v>
       </c>
     </row>
     <row r="66" spans="2:8">
       <c r="B66">
         <v>1083</v>
       </c>
       <c r="C66" t="s">
-        <v>1126</v>
+        <v>1123</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" t="s">
         <v>76</v>
       </c>
       <c r="H66" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Concursos</v>
       </c>
     </row>
     <row r="67" spans="2:8">
       <c r="B67">
         <v>1084</v>
       </c>
       <c r="C67" t="s">
-        <v>1317</v>
+        <v>1310</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" t="s">
         <v>76</v>
       </c>
       <c r="H67" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Concursos</v>
       </c>
     </row>
     <row r="68" spans="2:8">
       <c r="B68">
         <v>1085</v>
       </c>
       <c r="C68" t="s">
-        <v>1127</v>
+        <v>1124</v>
       </c>
       <c r="E68" t="s">
         <v>25</v>
       </c>
       <c r="F68" t="s">
         <v>25</v>
       </c>
       <c r="H68" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Total</v>
       </c>
     </row>
     <row r="69" spans="2:8">
       <c r="B69">
         <v>1086</v>
       </c>
       <c r="C69" t="s">
-        <v>1128</v>
+        <v>1125</v>
       </c>
       <c r="E69" t="s">
         <v>351</v>
       </c>
       <c r="F69" t="s">
         <v>352</v>
       </c>
       <c r="H69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>DATOS DE ACTIVIDAD EN ESPAÑA. GASTOS (12)</v>
       </c>
     </row>
     <row r="70" spans="2:8">
       <c r="B70">
         <v>1087</v>
       </c>
       <c r="C70" t="s">
-        <v>1129</v>
+        <v>1126</v>
       </c>
       <c r="E70" t="s">
         <v>26</v>
       </c>
       <c r="F70" t="s">
         <v>68</v>
       </c>
       <c r="H70" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Concepto</v>
       </c>
     </row>
     <row r="71" spans="2:8">
       <c r="B71">
         <v>1088</v>
       </c>
       <c r="C71" t="s">
-        <v>1130</v>
+        <v>1127</v>
       </c>
       <c r="E71" t="s">
         <v>4</v>
       </c>
       <c r="F71" t="s">
         <v>72</v>
       </c>
       <c r="H71" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Enero</v>
       </c>
     </row>
     <row r="72" spans="2:8">
       <c r="B72">
         <v>1089</v>
       </c>
       <c r="C72" t="s">
-        <v>1131</v>
+        <v>1128</v>
       </c>
       <c r="E72" t="s">
         <v>5</v>
       </c>
       <c r="F72" t="s">
         <v>73</v>
       </c>
       <c r="H72" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Febrero</v>
       </c>
     </row>
     <row r="73" spans="2:8">
       <c r="B73">
         <v>1090</v>
       </c>
       <c r="C73" t="s">
-        <v>1132</v>
+        <v>1129</v>
       </c>
       <c r="E73" t="s">
         <v>6</v>
       </c>
       <c r="F73" t="s">
         <v>74</v>
       </c>
       <c r="H73" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Marzo</v>
       </c>
     </row>
     <row r="74" spans="2:8">
       <c r="B74">
         <v>1091</v>
       </c>
       <c r="C74" t="s">
-        <v>1212</v>
+        <v>1206</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
         <v>133</v>
       </c>
       <c r="H74" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Total trimestre</v>
       </c>
     </row>
     <row r="75" spans="2:8">
       <c r="B75">
         <v>1092</v>
       </c>
       <c r="C75" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E75" t="s">
         <v>27</v>
       </c>
       <c r="F75" t="s">
         <v>69</v>
       </c>
       <c r="H75" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Publicidad  (tv, radio, cine, internet, …)</v>
       </c>
     </row>
     <row r="76" spans="2:8">
       <c r="B76">
         <v>1093</v>
       </c>
       <c r="C76" t="s">
-        <v>1318</v>
+        <v>1311</v>
       </c>
       <c r="E76" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F76" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="H76" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Patrocinio (27)</v>
       </c>
     </row>
     <row r="77" spans="2:8">
       <c r="B77">
         <v>1094</v>
       </c>
       <c r="C77" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="E77" t="s">
         <v>28</v>
       </c>
       <c r="F77" t="s">
         <v>70</v>
       </c>
       <c r="H77" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Bonos y promociones</v>
       </c>
     </row>
     <row r="78" spans="2:8">
       <c r="B78">
         <v>1095</v>
       </c>
       <c r="C78" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
       <c r="E78" t="s">
         <v>29</v>
       </c>
       <c r="F78" t="s">
         <v>71</v>
       </c>
       <c r="H78" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Afiliados</v>
       </c>
     </row>
     <row r="79" spans="2:8">
       <c r="B79">
         <v>1096</v>
       </c>
       <c r="C79" t="s">
-        <v>1319</v>
+        <v>1312</v>
       </c>
       <c r="E79" t="s">
         <v>30</v>
       </c>
       <c r="F79" t="s">
         <v>75</v>
       </c>
       <c r="H79" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>NOTAS</v>
       </c>
     </row>
     <row r="80" spans="2:8">
       <c r="B80">
         <v>1097</v>
       </c>
       <c r="C80" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="H80">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="2:8">
       <c r="B81">
         <v>1098</v>
       </c>
       <c r="C81" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="H81">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="2:8">
       <c r="B82">
         <v>1099</v>
       </c>
       <c r="C82" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="E82" t="s">
         <v>0</v>
       </c>
       <c r="F82" t="s">
         <v>79</v>
       </c>
       <c r="H82" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>OPERADOR ID</v>
       </c>
     </row>
     <row r="83" spans="2:8">
       <c r="B83">
         <v>1101</v>
       </c>
       <c r="C83" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E83" t="s">
         <v>1</v>
       </c>
       <c r="F83" t="s">
         <v>80</v>
       </c>
       <c r="H83" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>OPERADOR NOMBRE</v>
       </c>
     </row>
     <row r="84" spans="2:8">
       <c r="B84">
         <v>1102</v>
       </c>
       <c r="C84" t="s">
-        <v>1140</v>
+        <v>1321</v>
       </c>
       <c r="E84" t="s">
         <v>2</v>
       </c>
       <c r="F84" t="s">
         <v>81</v>
       </c>
       <c r="H84" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>AÑO</v>
       </c>
     </row>
     <row r="85" spans="2:8">
       <c r="B85">
         <v>1103</v>
       </c>
       <c r="C85" t="s">
-        <v>1320</v>
+        <v>1313</v>
       </c>
       <c r="E85" t="s">
         <v>82</v>
       </c>
       <c r="F85" t="s">
         <v>83</v>
       </c>
       <c r="H85" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Lenguaje</v>
       </c>
     </row>
     <row r="86" spans="2:8">
       <c r="B86">
         <v>1104</v>
       </c>
       <c r="C86" t="s">
-        <v>1321</v>
+        <v>1314</v>
       </c>
       <c r="E86" t="s">
         <v>78</v>
       </c>
       <c r="F86" t="s">
         <v>84</v>
       </c>
       <c r="H86" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>OBSERVACIONES</v>
       </c>
     </row>
     <row r="87" spans="2:8">
       <c r="B87">
         <v>1105</v>
       </c>
       <c r="C87" t="s">
-        <v>1141</v>
+        <v>1137</v>
       </c>
       <c r="E87" t="s">
         <v>77</v>
       </c>
       <c r="F87" t="s">
         <v>85</v>
       </c>
       <c r="H87" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>DETALLE MENSUAL DE INGRESOS DE LA ACTIVIDAD</v>
       </c>
     </row>
     <row r="88" spans="2:8">
       <c r="B88">
         <v>1106</v>
       </c>
       <c r="C88" t="s">
-        <v>1142</v>
+        <v>1138</v>
       </c>
       <c r="H88">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="2:8">
       <c r="B89">
         <v>1107</v>
       </c>
       <c r="C89" t="s">
-        <v>1143</v>
+        <v>1139</v>
       </c>
       <c r="H89">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="2:8">
       <c r="B90">
         <v>1111</v>
       </c>
       <c r="C90" t="s">
-        <v>1195</v>
+        <v>1190</v>
       </c>
       <c r="E90" t="s">
         <v>32</v>
       </c>
       <c r="F90" t="s">
         <v>86</v>
       </c>
       <c r="H90" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Nuevos registros</v>
       </c>
     </row>
     <row r="91" spans="2:8">
       <c r="E91" t="s">
-        <v>1204</v>
+        <v>1199</v>
       </c>
       <c r="F91" t="s">
-        <v>1205</v>
+        <v>1200</v>
       </c>
       <c r="H91" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Jugadores activos</v>
       </c>
     </row>
     <row r="92" spans="2:8">
       <c r="E92" t="s">
         <v>35</v>
       </c>
       <c r="F92" t="s">
         <v>87</v>
       </c>
       <c r="H92" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Número de depositos</v>
       </c>
     </row>
     <row r="93" spans="2:8">
       <c r="E93" t="s">
         <v>38</v>
       </c>
       <c r="F93" t="s">
         <v>88</v>
       </c>
@@ -46862,66 +46862,66 @@
       <c r="E96" t="s">
         <v>358</v>
       </c>
       <c r="F96" t="s">
         <v>362</v>
       </c>
       <c r="H96" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>GGR Poker menos Bonos (Rake Neto)</v>
       </c>
     </row>
     <row r="97" spans="5:8">
       <c r="E97" t="s">
         <v>359</v>
       </c>
       <c r="F97" t="s">
         <v>360</v>
       </c>
       <c r="H97" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Total GGR concursos menos bonos</v>
       </c>
     </row>
     <row r="98" spans="5:8" ht="45">
       <c r="E98" t="s">
-        <v>1206</v>
+        <v>1201</v>
       </c>
       <c r="F98" s="69" t="s">
-        <v>1209</v>
+        <v>1204</v>
       </c>
       <c r="H98" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Total número de nuevos usuarios que hayan realizado su primer depósito en el mes en curso (con independencia del momento en que se hayan registrado)</v>
       </c>
     </row>
     <row r="99" spans="5:8">
       <c r="E99" t="s">
-        <v>1207</v>
+        <v>1202</v>
       </c>
       <c r="F99" t="s">
-        <v>1208</v>
+        <v>1203</v>
       </c>
       <c r="H99" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Número de usuarios que hayan realizado al menos una apuesta en euros durante el período</v>
       </c>
     </row>
     <row r="100" spans="5:8">
       <c r="E100" t="s">
         <v>36</v>
       </c>
       <c r="F100" t="s">
         <v>90</v>
       </c>
       <c r="H100" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Total número de depósitos realizados en el mes. No se debe sumar los registros de meses anteriores</v>
       </c>
     </row>
     <row r="101" spans="5:8">
       <c r="E101" t="s">
         <v>39</v>
       </c>
       <c r="F101" t="s">
         <v>91</v>
       </c>
@@ -47456,1437 +47456,1437 @@
       <c r="E147" t="s">
         <v>162</v>
       </c>
       <c r="F147" t="s">
         <v>163</v>
       </c>
       <c r="H147" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Versión</v>
       </c>
     </row>
     <row r="148" spans="5:8">
       <c r="E148" t="s">
         <v>338</v>
       </c>
       <c r="F148" t="s">
         <v>339</v>
       </c>
       <c r="H148" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Gastos</v>
       </c>
     </row>
     <row r="149" spans="5:8">
       <c r="E149" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="F149" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="H149" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Otros cargos en la cuenta de juego (8)</v>
       </c>
     </row>
     <row r="150" spans="5:8">
       <c r="E150" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F150" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="H150" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Otros abonos en la cuenta de juego (9)</v>
       </c>
     </row>
     <row r="151" spans="5:8">
       <c r="E151" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="F151" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="H151" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Total Premios (11)</v>
       </c>
     </row>
     <row r="152" spans="5:8">
       <c r="E152" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="F152" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="H152" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Saldo Inicial Apuestas Vivas (19)</v>
       </c>
     </row>
     <row r="153" spans="5:8">
       <c r="E153" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="F153" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="H153" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Saldo final Apuestas Vivas (20)</v>
       </c>
     </row>
     <row r="154" spans="5:8">
       <c r="E154" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="F154" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="H154" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Saldo Inicial Botes (21)</v>
       </c>
     </row>
     <row r="155" spans="5:8">
       <c r="E155" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="F155" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="H155" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Saldo Final Botes (22)</v>
       </c>
     </row>
     <row r="156" spans="5:8">
       <c r="E156" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="F156" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="H156" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Participación (14)</v>
       </c>
     </row>
     <row r="157" spans="5:8">
       <c r="E157" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="F157" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="H157" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Premios</v>
       </c>
     </row>
     <row r="158" spans="5:8">
       <c r="E158" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="F158" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="H158" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Comisiones</v>
       </c>
     </row>
     <row r="159" spans="5:8">
       <c r="E159" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="F159" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="H159" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Contribuciones a premios del operador (15)</v>
       </c>
     </row>
     <row r="160" spans="5:8">
       <c r="E160" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="F160" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="H160" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de Bonos</v>
       </c>
     </row>
     <row r="161" spans="5:8">
       <c r="E161" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="F161" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="H161" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>España</v>
       </c>
     </row>
     <row r="162" spans="5:8">
       <c r="E162" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="F162" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="H162" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Francia</v>
       </c>
     </row>
     <row r="163" spans="5:8">
       <c r="E163" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="F163" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="H163" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Portugal</v>
       </c>
     </row>
     <row r="164" spans="5:8">
       <c r="E164" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="F164" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="H164" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Partidas vivas</v>
       </c>
     </row>
     <row r="165" spans="5:8">
       <c r="E165" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F165" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="H165" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Publicidad en TV</v>
       </c>
     </row>
     <row r="166" spans="5:8">
       <c r="E166" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F166" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="H166" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Publicidad en Radio</v>
       </c>
     </row>
     <row r="167" spans="5:8">
       <c r="E167" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="F167" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="H167" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Publicidad en Cine</v>
       </c>
     </row>
     <row r="168" spans="5:8">
       <c r="E168" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F168" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="H168" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Publicidad en Prensa</v>
       </c>
     </row>
     <row r="169" spans="5:8">
       <c r="E169" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F169" t="s">
-        <v>1145</v>
+        <v>1141</v>
       </c>
       <c r="H169" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Publicidad en carteles</v>
       </c>
     </row>
     <row r="170" spans="5:8">
       <c r="E170" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="F170" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="H170" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Publicidad en buscadores de internet</v>
       </c>
     </row>
     <row r="171" spans="5:8">
       <c r="E171" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="F171" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="H171" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Publicidad en redes sociales</v>
       </c>
     </row>
     <row r="172" spans="5:8">
       <c r="E172" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F172" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="H172" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Publicidad en Internet (sin incluir afiliados)</v>
       </c>
     </row>
     <row r="173" spans="5:8">
       <c r="E173" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="F173" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="H173" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Publicidad. Otros</v>
       </c>
     </row>
     <row r="174" spans="5:8">
       <c r="E174" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="F174" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="H174" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Retirada de Publicidad</v>
       </c>
     </row>
     <row r="175" spans="5:8">
       <c r="E175" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="F175" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="H175" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Multas por cancelación de publicidad</v>
       </c>
     </row>
     <row r="176" spans="5:8">
       <c r="E176" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="F176" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="H176" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Afiliados (26)</v>
       </c>
     </row>
     <row r="177" spans="5:8">
       <c r="E177" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="F177" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="H177" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Patrocinio deportivo</v>
       </c>
     </row>
     <row r="178" spans="5:8">
       <c r="E178" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F178" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="H178" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Patrocinio.Otros</v>
       </c>
     </row>
     <row r="179" spans="5:8">
       <c r="E179" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F179" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="H179" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Investigación</v>
       </c>
     </row>
     <row r="180" spans="5:8">
       <c r="E180" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="F180" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="H180" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de bonos de registro</v>
       </c>
     </row>
     <row r="181" spans="5:8">
       <c r="E181" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F181" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="H181" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de conversión de bonos de registro</v>
       </c>
     </row>
     <row r="182" spans="5:8">
       <c r="E182" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="F182" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="H182" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v xml:space="preserve">Coste de Freebets/Freespins </v>
       </c>
     </row>
     <row r="183" spans="5:8">
       <c r="E183" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F183" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="H183" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v xml:space="preserve">Coste de Bonos por depósitos </v>
       </c>
     </row>
     <row r="184" spans="5:8">
       <c r="E184" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F184" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="H184" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de Bonos de Rollover</v>
       </c>
     </row>
     <row r="185" spans="5:8">
       <c r="E185" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F185" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="H185" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de Bonos por retención de clientes</v>
       </c>
     </row>
     <row r="186" spans="5:8">
       <c r="E186" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="F186" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="H186" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Regalos</v>
       </c>
     </row>
     <row r="187" spans="5:8">
       <c r="E187" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F187" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="H187" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de Bonos por rake back</v>
       </c>
     </row>
     <row r="188" spans="5:8">
       <c r="E188" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="F188" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="H188" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v xml:space="preserve">Contribución a premios del operador </v>
       </c>
     </row>
     <row r="189" spans="5:8">
       <c r="E189" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="F189" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="H189" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Otros gastos de Marketing</v>
       </c>
     </row>
     <row r="190" spans="5:8" ht="30">
       <c r="E190" s="69" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="F190" s="69" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="G190" s="69"/>
       <c r="H190" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Saldo Inicial de Participación en Torneos pendientes de Celebración (16)</v>
       </c>
     </row>
     <row r="191" spans="5:8" ht="30">
       <c r="E191" s="69" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="F191" s="69" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="G191" s="69"/>
       <c r="H191" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Saldo final de Participación en Torneos pendientes de Celebración (17)</v>
       </c>
     </row>
     <row r="192" spans="5:8">
       <c r="E192" t="s">
-        <v>1144</v>
+        <v>1140</v>
       </c>
       <c r="F192" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="H192" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total de retiradas pendiente de autorizar en € (5)</v>
       </c>
     </row>
     <row r="193" spans="5:8">
       <c r="E193" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="F193" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="H193" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Total Comisiones  (12)</v>
       </c>
     </row>
     <row r="194" spans="5:8">
       <c r="E194" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F194" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="H194" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>POQUER (LIQUIDEZ INTERNACIONAL) (OPERADOR DE RED) (13)</v>
       </c>
     </row>
     <row r="195" spans="5:8">
       <c r="E195" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F195" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="H195" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>POQUER (B2C) (18)</v>
       </c>
     </row>
     <row r="196" spans="5:8">
       <c r="E196" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="F196" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="H196" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>PARTIDAS VIVAS Y BOTES</v>
       </c>
     </row>
     <row r="197" spans="5:8">
       <c r="E197" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F197" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="H197" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>COSTE DE BONOS NO LIBERADOS EN PREMIOS</v>
       </c>
     </row>
     <row r="198" spans="5:8">
       <c r="E198" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="F198" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="H198" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de Bonos no liberados en premios (23)</v>
       </c>
     </row>
     <row r="199" spans="5:8">
       <c r="E199" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="F199" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="H199" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>GASTOS DE PUBLICIDAD Y MARKETING</v>
       </c>
     </row>
     <row r="200" spans="5:8">
       <c r="E200" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="F200" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="H200" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Gastos de Publicidad (25)</v>
       </c>
     </row>
     <row r="201" spans="5:8">
       <c r="E201" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="F201" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="H201" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Gastos de Promoción</v>
       </c>
     </row>
     <row r="202" spans="5:8">
       <c r="E202" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="F202" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="H202" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de bonos de Bienvenida (28)</v>
       </c>
     </row>
     <row r="203" spans="5:8">
       <c r="E203" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="F203" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="H203" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v xml:space="preserve">Coste de bonos liberados en premios </v>
       </c>
     </row>
     <row r="204" spans="5:8">
       <c r="E204" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F204" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="H204" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de bonos no liberados en premios</v>
       </c>
     </row>
     <row r="205" spans="5:8">
       <c r="E205" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="F205" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="H205" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de bonos de Depósito (29)</v>
       </c>
     </row>
     <row r="206" spans="5:8">
       <c r="E206" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F206" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="H206" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de bonos de Fidelización (30)</v>
       </c>
     </row>
     <row r="207" spans="5:8">
       <c r="E207" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F207" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="H207" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de bonos sobre Pérdidas (31)</v>
       </c>
     </row>
     <row r="208" spans="5:8">
       <c r="E208" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="F208" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="H208" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Otros Bonos (32)</v>
       </c>
     </row>
     <row r="209" spans="5:8">
       <c r="E209" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="F209" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="H209" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de Regalos (33)</v>
       </c>
     </row>
     <row r="210" spans="5:8" ht="30">
       <c r="E210" s="69" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="F210" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="H210" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Participación en los ingresos del juego (Revenue Sharing)</v>
       </c>
     </row>
     <row r="211" spans="5:8">
       <c r="E211" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="F211" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="H211" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste por Adquisición</v>
       </c>
     </row>
     <row r="212" spans="5:8">
       <c r="E212" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="F212" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="H212" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Afiliados. Otros</v>
       </c>
     </row>
     <row r="213" spans="5:8" ht="30">
       <c r="E213" s="69" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="F213" s="75" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="H213" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe de los depósitos realizados por los jugadores en euros</v>
       </c>
     </row>
     <row r="214" spans="5:8" ht="30">
       <c r="E214" s="69" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="F214" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="H214" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe de las retiradas en euros efectivamente realizadas por los jugadores</v>
       </c>
     </row>
     <row r="215" spans="5:8" ht="45">
       <c r="E215" s="70" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="F215" s="70" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="H215" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe en euros de las retiradas solicitadas por los jugadores que están pendientes de ejecución al final del periodo</v>
       </c>
     </row>
     <row r="216" spans="5:8" ht="30">
       <c r="E216" s="69" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="F216" s="75" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="H216" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Saldo inicial en euros de las cuentas de juego de los jugadores</v>
       </c>
     </row>
     <row r="217" spans="5:8" ht="30">
       <c r="E217" s="69" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="F217" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="H217" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Saldo final en euros de las cuentas de juego de los jugadores</v>
       </c>
     </row>
     <row r="218" spans="5:8" ht="60">
       <c r="E218" s="69" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F218" s="69" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="H218" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe de los cargos realizados en las cuentas de juego que no se correspondan con la participación directa en los juegos. (Ajustes, Comisiones de mantenimiento de cuenta,…)</v>
       </c>
     </row>
     <row r="219" spans="5:8" ht="45">
       <c r="E219" s="69" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="F219" s="71" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="H219" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe de los abonos realizados en la cuentas de juego no vinculados directamente con la participación directa en juegos (Ajustes,…)</v>
       </c>
     </row>
     <row r="220" spans="5:8" ht="90">
       <c r="E220" s="69" t="s">
-        <v>1183</v>
+        <v>1178</v>
       </c>
       <c r="F220" s="71" t="s">
-        <v>1182</v>
+        <v>1177</v>
       </c>
       <c r="H220" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Cantidades en euros destinadas por los participantes a la participación en el juego, incluirán las comisiones o cualesquiera otras cantidades por servicios relacionados con las actividades de juego pagadas por los participantes al operador, así como las contribuciones a botes</v>
       </c>
     </row>
     <row r="221" spans="5:8" ht="60">
       <c r="E221" s="69" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F221" s="71" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="H221" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Suma de los importes de premios  reconocidos a los jugadores por los operadores.  Deben incluir los importes procedentes de botes. Los premios en especie se incluirán por su valor en euros.</v>
       </c>
     </row>
     <row r="222" spans="5:8" ht="60">
       <c r="E222" s="69" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="F222" s="70" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="H222" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Suma de las comisiones o cualesquiera otras cantidades por servicios relacionados con las actividades de juego pagadas por los participantes al operador</v>
       </c>
     </row>
     <row r="223" spans="5:8" ht="135">
       <c r="E223" s="69" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="F223" s="69" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="H223" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Este apartado debe ser rellenado por el operador de red de póquer (B2B). Para cada modalidad de póquer y jurisdicción en la que comercialice juego se informará de las participaciones, premios, comisiones, contribuciones a premios y en su caso, partidas vivas. En relación con los datos de otras jurisdicciones solo se incluirán aquí  los datos de partidas en las que participen los jugadores de la jurisdicción española.</v>
       </c>
     </row>
     <row r="224" spans="5:8" ht="60">
       <c r="E224" s="69" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="F224" s="71" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="H224" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v xml:space="preserve">Cantidades en euros destinadas por los participantes a la participación en el juego de póquer. Incluirán las comisiones y las entradas a torneos. </v>
       </c>
     </row>
     <row r="225" spans="5:8" ht="30">
       <c r="E225" s="69" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F225" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="H225" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Suma de los importes en euros aportados por los operadores a los premios en Póker</v>
       </c>
     </row>
     <row r="226" spans="5:8" ht="75">
       <c r="E226" s="69" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="F226" s="70" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="H226" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total de las participaciones en euros realizadas por los jugadores en torneos de póquer que al inicio del periodo no han finalizado  y quedan pendientes de determinar el resultado de las mismos.</v>
       </c>
     </row>
     <row r="227" spans="5:8" ht="75">
       <c r="E227" s="70" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F227" s="70" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="H227" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total de las participaciones en euros  realizadas por los jugadores en torneos de póquer que al final del periodo no han finalizado y quedan pendientes de determinar el resultado de las mismos.</v>
       </c>
     </row>
     <row r="228" spans="5:8" ht="90">
       <c r="E228" s="70" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="F228" s="70" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="H228" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Este apartado debe ser rellenado por el operador B2C. Para cada modalidad de póquer en la que comercialice juego se informará de las participaciones, premios, comisiones, contribuciones a premios y en su caso, partidas vivas.</v>
       </c>
     </row>
     <row r="229" spans="5:8" ht="75">
       <c r="E229" s="70" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F229" s="71" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="H229" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total de las participaciones en euros realizadas por los jugadores en apuestas que al inicio del periodo no están resueltas y quedan pendientes de determinar el resultado de las mismas.</v>
       </c>
     </row>
     <row r="230" spans="5:8" ht="75">
       <c r="E230" s="70" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="F230" s="70" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="H230" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total de las participaciones en euros  realizadas por los jugadores en apuestas que al final del periodo no están resueltas y quedan pendientes de determinar el resultado de las mismas.</v>
       </c>
     </row>
     <row r="231" spans="5:8">
       <c r="E231" s="69" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F231" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="H231" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v xml:space="preserve">Saldo en euros de botes al inicio del periodo </v>
       </c>
     </row>
     <row r="232" spans="5:8">
       <c r="E232" s="69" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="F232" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="H232" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v xml:space="preserve">Saldo en euros de botes al final del periodo </v>
       </c>
     </row>
     <row r="233" spans="5:8" ht="90">
       <c r="E233" s="69" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="F233" s="70" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="H233" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total en euros de los bonos liberados por el jugador que no formen parten de un premio. (A modo de ejemplo, aquellos bonos de tipo  ROLLOVER  que se liberan cuando un jugador cumple con las condiciones de participación establecidas en los términos y condiciones)</v>
       </c>
     </row>
     <row r="234" spans="5:8" ht="75">
       <c r="E234" s="69" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="F234" s="70" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="H234" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total en euros de los bonos liberados por el jugador que se integran dentro del premio. (A modo de ejemplo, un jugador apuesta un freebet y un obtiene un premio en EUR que está disponible pare ser retirado sin restricciones)</v>
       </c>
     </row>
     <row r="235" spans="5:8" ht="45">
       <c r="E235" s="69" t="s">
-        <v>1180</v>
+        <v>1175</v>
       </c>
       <c r="F235" s="69" t="s">
-        <v>1177</v>
+        <v>1172</v>
       </c>
       <c r="H235" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe de publicidad desglosados por canal de distribución. El importe se contabilizará con IVA</v>
       </c>
     </row>
     <row r="236" spans="5:8" ht="60">
       <c r="E236" s="69" t="s">
-        <v>1176</v>
+        <v>1171</v>
       </c>
       <c r="F236" s="69" t="s">
-        <v>1178</v>
+        <v>1173</v>
       </c>
       <c r="H236" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total destinado a actividades de publicidad a través de afiliados. El importe se contabilizará con IVA.</v>
       </c>
     </row>
     <row r="237" spans="5:8" ht="30">
       <c r="E237" s="69" t="s">
-        <v>1181</v>
+        <v>1176</v>
       </c>
       <c r="F237" s="69" t="s">
-        <v>1179</v>
+        <v>1174</v>
       </c>
       <c r="H237" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total destinados al patrocinio. El importe se contabilizará con IVA.</v>
       </c>
     </row>
     <row r="238" spans="5:8" ht="30">
       <c r="E238" s="69" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="F238" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="H238" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total en euros de los bonos concedidos tras el registro en el operador  que han sido liberados.</v>
       </c>
     </row>
     <row r="239" spans="5:8" ht="30">
       <c r="E239" s="69" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="F239" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="H239" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total en euros de los bonos concedidos tras un depósito  en el operador  que han sido liberados.</v>
       </c>
     </row>
     <row r="240" spans="5:8" ht="45">
       <c r="E240" s="69" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F240" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="H240" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total en euros de los bonos concedidos por motivos de fidelización de clientes  que han sido liberados.</v>
       </c>
     </row>
     <row r="241" spans="5:8" ht="45">
       <c r="E241" s="69" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="F241" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="H241" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total en euros de los bonos concedidos sobre pérdidas de los jugadores  que han sido liberados.</v>
       </c>
     </row>
     <row r="242" spans="5:8" ht="45">
       <c r="E242" s="69" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="F242" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="H242" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total en euros de los bonos concedidos que no estén incluidos en las categorías anteriores y que hayan sido liberados.</v>
       </c>
     </row>
     <row r="243" spans="5:8" ht="30">
       <c r="E243" s="69" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="F243" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="H243" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Importe total en euros de los regalos concedidos a los jugadores.</v>
       </c>
     </row>
     <row r="244" spans="5:8">
       <c r="E244" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="F244" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="H244" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v xml:space="preserve">Coste de bonos liberados en premios (24) </v>
       </c>
     </row>
     <row r="245" spans="5:8">
       <c r="E245" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="F245" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="H245" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Participación</v>
       </c>
     </row>
     <row r="246" spans="5:8">
       <c r="E246" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="F246" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="H246" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Contribuciones a premios del operador</v>
       </c>
     </row>
     <row r="247" spans="5:8" ht="30">
       <c r="E247" s="69" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="F247" s="69" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="H247" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v xml:space="preserve">Saldo Inicial de Participación en Torneos pendientes de Celebración </v>
       </c>
     </row>
     <row r="248" spans="5:8" ht="30">
       <c r="E248" s="69" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="F248" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="H248" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Saldo final de Participación en Torneos pendientes de Celebración</v>
       </c>
     </row>
     <row r="249" spans="5:8">
       <c r="E249" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F249" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="H249" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Gastos de Publicidad</v>
       </c>
     </row>
     <row r="250" spans="5:8">
       <c r="E250" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F250" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="H250" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de Regalos</v>
       </c>
     </row>
     <row r="251" spans="5:8">
       <c r="E251" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F251" t="s">
-        <v>1158</v>
+        <v>1153</v>
       </c>
       <c r="H251" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>CONCURSOS. TARIFICACIÓN ADICIONAL</v>
       </c>
     </row>
     <row r="252" spans="5:8">
       <c r="E252" t="s">
-        <v>1171</v>
+        <v>1166</v>
       </c>
       <c r="F252" t="s">
-        <v>1173</v>
+        <v>1168</v>
       </c>
       <c r="H252" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste de llamada/mensaje de acuerdo con valor mercado (35)</v>
       </c>
     </row>
     <row r="253" spans="5:8">
       <c r="E253" t="s">
-        <v>1170</v>
+        <v>1165</v>
       </c>
       <c r="F253" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="H253" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Coste tarificación adicional (36)</v>
       </c>
     </row>
     <row r="254" spans="5:8">
       <c r="E254" t="s">
-        <v>1159</v>
+        <v>1154</v>
       </c>
       <c r="F254" t="s">
-        <v>1160</v>
+        <v>1155</v>
       </c>
       <c r="H254" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Concursos. Tarificación adicional</v>
       </c>
     </row>
     <row r="255" spans="5:8">
       <c r="E255" t="s">
-        <v>1164</v>
+        <v>1159</v>
       </c>
       <c r="F255" t="s">
-        <v>1165</v>
+        <v>1160</v>
       </c>
       <c r="H255" s="92" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Concursos (34)</v>
       </c>
     </row>
     <row r="256" spans="5:8" ht="105">
       <c r="E256" s="69" t="s">
-        <v>1166</v>
+        <v>1161</v>
       </c>
       <c r="F256" s="69" t="s">
-        <v>1167</v>
+        <v>1162</v>
       </c>
       <c r="H256" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Es el importe de la tarificación adicional, excluido el impuesto directo correspondiente. Se considerará que la tarificación adicional es el importe de la cantidad dedicada a la participación en el juego, excluido el coste de llamada/mensaje  determinado de acuerdo al valor de mercado</v>
       </c>
     </row>
     <row r="257" spans="5:8" ht="75">
       <c r="E257" s="69" t="s">
-        <v>1168</v>
+        <v>1163</v>
       </c>
       <c r="F257" s="69" t="s">
-        <v>1169</v>
+        <v>1164</v>
       </c>
       <c r="H257" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Se considerará que la tarificación adicional es el importe de la cantidad dedicada a la participación en el juego, excluido el coste de llamada/mensaje  determinado de acuerdo al valor de mercado</v>
       </c>
     </row>
     <row r="258" spans="5:8" ht="30">
       <c r="E258" s="69" t="s">
-        <v>1174</v>
+        <v>1169</v>
       </c>
       <c r="F258" s="69" t="s">
-        <v>1175</v>
+        <v>1170</v>
       </c>
       <c r="H258" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Se considera el coste de llamada/mensaje el que viene determinado por su valor de mercado.</v>
       </c>
     </row>
     <row r="259" spans="5:8">
       <c r="E259" t="s">
-        <v>1306</v>
+        <v>1299</v>
       </c>
       <c r="F259" t="s">
-        <v>1308</v>
+        <v>1301</v>
       </c>
       <c r="H259" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Botes en red contribuciones (37)</v>
       </c>
     </row>
     <row r="260" spans="5:8">
       <c r="E260" t="s">
-        <v>1215</v>
+        <v>1208</v>
       </c>
       <c r="F260" t="s">
-        <v>1216</v>
+        <v>1209</v>
       </c>
       <c r="H260" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Contribuciones a botes en red</v>
       </c>
     </row>
     <row r="261" spans="5:8" ht="60">
       <c r="E261" s="69" t="s">
-        <v>1239</v>
+        <v>1232</v>
       </c>
       <c r="F261" s="69" t="s">
-        <v>1240</v>
+        <v>1233</v>
       </c>
       <c r="H261" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Este apartado debe ser reportado por los operadores B2C que ofrezcan a sus jugadores botes en red en maquinas de azar. Se deben reportar: 
 - Las contribuciones netas realizadas a botes en red.</v>
       </c>
     </row>
     <row r="262" spans="5:8">
       <c r="E262" t="s">
-        <v>1307</v>
+        <v>1300</v>
       </c>
       <c r="F262" t="s">
-        <v>1309</v>
+        <v>1302</v>
       </c>
       <c r="H262" s="69" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Botes en red premios (38)</v>
       </c>
     </row>
     <row r="263" spans="5:8">
       <c r="E263" t="s">
-        <v>1217</v>
+        <v>1210</v>
       </c>
       <c r="F263" t="s">
-        <v>1218</v>
+        <v>1211</v>
       </c>
       <c r="H263" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Premios procedentes de botes en red</v>
       </c>
     </row>
     <row r="264" spans="5:8" ht="60">
       <c r="E264" s="69" t="s">
-        <v>1237</v>
+        <v>1230</v>
       </c>
       <c r="F264" s="69" t="s">
-        <v>1310</v>
+        <v>1303</v>
       </c>
       <c r="H264" s="99" t="str">
         <f>INDEX(tab_traduc[],ROW()-ROW(tab_traduc_actual[#Headers]),tab_leng_actual[id])</f>
         <v>Este apartado debe ser reportado por los operadores B2C que ofrezcan a sus jugadores botes en red en maquinas de azar. Se deben reportar: 
 - Los premios netos obtenidos de botes en red</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="S6:T8 S12:V15" calculatedColumn="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2049" r:id="rId4" name="bot_actualizar_leng">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0" macro="[0]!actualiza_tab_lenguajes">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
@@ -48923,57 +48923,57 @@
     <tablePart r:id="rId16"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A4:F42"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
       <selection activeCell="C48" sqref="C48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="128.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="30">
       <c r="A5" s="72" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="71" t="str">
         <f>cfg!$H$11</f>
         <v>Nuevos registros (1)</v>
       </c>
       <c r="C5" s="69" t="str">
         <f>cfg!$H$98</f>
         <v>Total número de nuevos usuarios que hayan realizado su primer depósito en el mes en curso (con independencia del momento en que se hayan registrado)</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="72" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="71" t="str">
         <f>cfg!$H$12</f>
         <v>Jugadores activos (2)</v>
       </c>
       <c r="C6" s="69" t="str">
         <f>cfg!H$99</f>
@@ -49038,483 +49038,483 @@
       </c>
       <c r="B11" s="71" t="str">
         <f>cfg!$H$17</f>
         <v>Importe total de saldos finales en € (7)</v>
       </c>
       <c r="C11" s="69" t="str">
         <f>cfg!$H$217</f>
         <v>Saldo final en euros de las cuentas de juego de los jugadores</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="30">
       <c r="A12" s="72" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="71" t="str">
         <f>cfg!$H$149</f>
         <v>Otros cargos en la cuenta de juego (8)</v>
       </c>
       <c r="C12" s="69" t="str">
         <f>cfg!$H$218</f>
         <v>Importe de los cargos realizados en las cuentas de juego que no se correspondan con la participación directa en los juegos. (Ajustes, Comisiones de mantenimiento de cuenta,…)</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="72" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B13" s="71" t="str">
         <f>cfg!$H$150</f>
         <v>Otros abonos en la cuenta de juego (9)</v>
       </c>
       <c r="C13" s="69" t="str">
         <f>cfg!$H$219</f>
         <v>Importe de los abonos realizados en la cuentas de juego no vinculados directamente con la participación directa en juegos (Ajustes,…)</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="30">
       <c r="A14" s="72" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="B14" s="71" t="str">
         <f>cfg!$H$19</f>
         <v>Total Apuestas en € (10)</v>
       </c>
       <c r="C14" s="69" t="str">
         <f>cfg!$H$220</f>
         <v>Cantidades en euros destinadas por los participantes a la participación en el juego, incluirán las comisiones o cualesquiera otras cantidades por servicios relacionados con las actividades de juego pagadas por los participantes al operador, así como las contribuciones a botes</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="30">
       <c r="A15" s="72" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B15" s="71" t="str">
         <f>cfg!$H$151</f>
         <v>Total Premios (11)</v>
       </c>
       <c r="C15" s="69" t="str">
         <f>cfg!$H$221</f>
         <v>Suma de los importes de premios  reconocidos a los jugadores por los operadores.  Deben incluir los importes procedentes de botes. Los premios en especie se incluirán por su valor en euros.</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="30">
       <c r="A16" s="72" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B16" s="71" t="str">
         <f>cfg!$H$193</f>
         <v>Total Comisiones  (12)</v>
       </c>
       <c r="C16" s="69" t="str">
         <f>cfg!$H$222</f>
         <v>Suma de las comisiones o cualesquiera otras cantidades por servicios relacionados con las actividades de juego pagadas por los participantes al operador</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="60">
       <c r="A17" s="72" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="B17" s="71" t="str">
         <f>cfg!$H$194</f>
         <v>POQUER (LIQUIDEZ INTERNACIONAL) (OPERADOR DE RED) (13)</v>
       </c>
       <c r="C17" s="69" t="str">
         <f>cfg!$H$223</f>
         <v>Este apartado debe ser rellenado por el operador de red de póquer (B2B). Para cada modalidad de póquer y jurisdicción en la que comercialice juego se informará de las participaciones, premios, comisiones, contribuciones a premios y en su caso, partidas vivas. En relación con los datos de otras jurisdicciones solo se incluirán aquí  los datos de partidas en las que participen los jugadores de la jurisdicción española.</v>
       </c>
       <c r="D17" s="67"/>
       <c r="E17" s="67"/>
       <c r="F17" s="67"/>
     </row>
     <row r="18" spans="1:6" ht="30">
       <c r="A18" s="72" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B18" s="71" t="str">
         <f>cfg!$H$156</f>
         <v>Participación (14)</v>
       </c>
       <c r="C18" s="69" t="str">
         <f>cfg!$H$224</f>
         <v xml:space="preserve">Cantidades en euros destinadas por los participantes a la participación en el juego de póquer. Incluirán las comisiones y las entradas a torneos. </v>
       </c>
       <c r="D18" s="68"/>
       <c r="E18" s="68"/>
       <c r="F18" s="68"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="72" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B19" s="71" t="str">
         <f>cfg!$H$159</f>
         <v>Contribuciones a premios del operador (15)</v>
       </c>
       <c r="C19" s="69" t="str">
         <f>cfg!$H$225</f>
         <v>Suma de los importes en euros aportados por los operadores a los premios en Póker</v>
       </c>
       <c r="D19" s="67"/>
       <c r="E19" s="67"/>
       <c r="F19" s="67"/>
     </row>
     <row r="20" spans="1:6" ht="30">
       <c r="A20" s="72" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="B20" s="71" t="str">
         <f>cfg!$H$190</f>
         <v>Saldo Inicial de Participación en Torneos pendientes de Celebración (16)</v>
       </c>
       <c r="C20" s="69" t="str">
         <f>cfg!$H$226</f>
         <v>Importe total de las participaciones en euros realizadas por los jugadores en torneos de póquer que al inicio del periodo no han finalizado  y quedan pendientes de determinar el resultado de las mismos.</v>
       </c>
       <c r="D20" s="67"/>
       <c r="E20" s="67"/>
       <c r="F20" s="67"/>
     </row>
     <row r="21" spans="1:6" ht="30">
       <c r="A21" s="72" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B21" s="71" t="str">
         <f>cfg!$H$191</f>
         <v>Saldo final de Participación en Torneos pendientes de Celebración (17)</v>
       </c>
       <c r="C21" s="69" t="str">
         <f>cfg!$H$227</f>
         <v>Importe total de las participaciones en euros  realizadas por los jugadores en torneos de póquer que al final del periodo no han finalizado y quedan pendientes de determinar el resultado de las mismos.</v>
       </c>
       <c r="D21" s="67"/>
       <c r="E21" s="67"/>
       <c r="F21" s="67"/>
     </row>
     <row r="22" spans="1:6" ht="30">
       <c r="A22" s="72" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B22" s="71" t="str">
         <f>cfg!$H$195</f>
         <v>POQUER (B2C) (18)</v>
       </c>
       <c r="C22" s="69" t="str">
         <f>cfg!$H$228</f>
         <v>Este apartado debe ser rellenado por el operador B2C. Para cada modalidad de póquer en la que comercialice juego se informará de las participaciones, premios, comisiones, contribuciones a premios y en su caso, partidas vivas.</v>
       </c>
       <c r="D22" s="67"/>
       <c r="E22" s="67"/>
       <c r="F22" s="67"/>
     </row>
     <row r="23" spans="1:6" ht="30">
       <c r="A23" s="73" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="B23" s="71" t="str">
         <f>cfg!$H$152</f>
         <v>Saldo Inicial Apuestas Vivas (19)</v>
       </c>
       <c r="C23" s="69" t="str">
         <f>cfg!$H$229</f>
         <v>Importe total de las participaciones en euros realizadas por los jugadores en apuestas que al inicio del periodo no están resueltas y quedan pendientes de determinar el resultado de las mismas.</v>
       </c>
       <c r="D23" s="67"/>
       <c r="E23" s="67"/>
       <c r="F23" s="67"/>
     </row>
     <row r="24" spans="1:6" ht="30">
       <c r="A24" s="73" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="B24" s="71" t="str">
         <f>cfg!$H$153</f>
         <v>Saldo final Apuestas Vivas (20)</v>
       </c>
       <c r="C24" s="69" t="str">
         <f>cfg!$H$230</f>
         <v>Importe total de las participaciones en euros  realizadas por los jugadores en apuestas que al final del periodo no están resueltas y quedan pendientes de determinar el resultado de las mismas.</v>
       </c>
       <c r="D24" s="67"/>
       <c r="E24" s="67"/>
       <c r="F24" s="67"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="73" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B25" s="71" t="str">
         <f>cfg!$H$154</f>
         <v>Saldo Inicial Botes (21)</v>
       </c>
       <c r="C25" s="69" t="str">
         <f>cfg!$H$231</f>
         <v xml:space="preserve">Saldo en euros de botes al inicio del periodo </v>
       </c>
       <c r="D25" s="67"/>
       <c r="E25" s="67"/>
       <c r="F25" s="67"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="73" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="B26" s="71" t="str">
         <f>cfg!$H$155</f>
         <v>Saldo Final Botes (22)</v>
       </c>
       <c r="C26" s="69" t="str">
         <f>cfg!$H$232</f>
         <v xml:space="preserve">Saldo en euros de botes al final del periodo </v>
       </c>
       <c r="D26" s="67"/>
       <c r="E26" s="67"/>
       <c r="F26" s="67"/>
     </row>
     <row r="27" spans="1:6" ht="30">
       <c r="A27" s="73" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="B27" s="71" t="str">
         <f>cfg!$H$198</f>
         <v>Coste de Bonos no liberados en premios (23)</v>
       </c>
       <c r="C27" s="69" t="str">
         <f>cfg!$H$233</f>
         <v>Importe total en euros de los bonos liberados por el jugador que no formen parten de un premio. (A modo de ejemplo, aquellos bonos de tipo  ROLLOVER  que se liberan cuando un jugador cumple con las condiciones de participación establecidas en los términos y condiciones)</v>
       </c>
       <c r="D27" s="67"/>
       <c r="E27" s="67"/>
       <c r="F27" s="67"/>
     </row>
     <row r="28" spans="1:6" ht="30">
       <c r="A28" s="73" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="B28" s="71" t="str">
         <f>cfg!$H$244</f>
         <v xml:space="preserve">Coste de bonos liberados en premios (24) </v>
       </c>
       <c r="C28" s="69" t="str">
         <f>cfg!$H$234</f>
         <v>Importe total en euros de los bonos liberados por el jugador que se integran dentro del premio. (A modo de ejemplo, un jugador apuesta un freebet y un obtiene un premio en EUR que está disponible pare ser retirado sin restricciones)</v>
       </c>
       <c r="D28" s="67"/>
       <c r="E28" s="67"/>
       <c r="F28" s="67"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="72" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B29" s="71" t="str">
         <f>cfg!$H200</f>
         <v>Gastos de Publicidad (25)</v>
       </c>
       <c r="C29" s="69" t="str">
         <f>cfg!$H$235</f>
         <v>Importe de publicidad desglosados por canal de distribución. El importe se contabilizará con IVA</v>
       </c>
       <c r="D29" s="67"/>
       <c r="E29" s="67"/>
       <c r="F29" s="67"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="72" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="B30" s="71" t="str">
         <f>cfg!$H$176</f>
         <v>Afiliados (26)</v>
       </c>
       <c r="C30" s="69" t="str">
         <f>cfg!$H$236</f>
         <v>Importe total destinado a actividades de publicidad a través de afiliados. El importe se contabilizará con IVA.</v>
       </c>
       <c r="D30" s="67"/>
       <c r="E30" s="67"/>
       <c r="F30" s="67"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="72" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="B31" s="71" t="str">
         <f>cfg!$H$76</f>
         <v>Patrocinio (27)</v>
       </c>
       <c r="C31" s="69" t="str">
         <f>cfg!$H$237</f>
         <v>Importe total destinados al patrocinio. El importe se contabilizará con IVA.</v>
       </c>
       <c r="D31" s="67"/>
       <c r="E31" s="67"/>
       <c r="F31" s="67"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="72" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B32" s="71" t="str">
         <f>cfg!$H$202</f>
         <v>Coste de bonos de Bienvenida (28)</v>
       </c>
       <c r="C32" s="69" t="str">
         <f>cfg!$H$238</f>
         <v>Importe total en euros de los bonos concedidos tras el registro en el operador  que han sido liberados.</v>
       </c>
       <c r="D32" s="67"/>
       <c r="E32" s="67"/>
       <c r="F32" s="67"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="72" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="B33" s="71" t="str">
         <f>cfg!$H$205</f>
         <v>Coste de bonos de Depósito (29)</v>
       </c>
       <c r="C33" s="69" t="str">
         <f>cfg!$H$239</f>
         <v>Importe total en euros de los bonos concedidos tras un depósito  en el operador  que han sido liberados.</v>
       </c>
       <c r="D33" s="67"/>
       <c r="E33" s="67"/>
       <c r="F33" s="67"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="72" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B34" s="71" t="str">
         <f>cfg!$H206</f>
         <v>Coste de bonos de Fidelización (30)</v>
       </c>
       <c r="C34" s="69" t="str">
         <f>cfg!$H$240</f>
         <v>Importe total en euros de los bonos concedidos por motivos de fidelización de clientes  que han sido liberados.</v>
       </c>
       <c r="D34" s="67"/>
       <c r="E34" s="67"/>
       <c r="F34" s="67"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="72" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="B35" s="71" t="str">
         <f>cfg!$H$207</f>
         <v>Coste de bonos sobre Pérdidas (31)</v>
       </c>
       <c r="C35" s="69" t="str">
         <f>cfg!$H$241</f>
         <v>Importe total en euros de los bonos concedidos sobre pérdidas de los jugadores  que han sido liberados.</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="72" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="B36" s="71" t="str">
         <f>cfg!$H$208</f>
         <v>Otros Bonos (32)</v>
       </c>
       <c r="C36" s="69" t="str">
         <f>cfg!$H$242</f>
         <v>Importe total en euros de los bonos concedidos que no estén incluidos en las categorías anteriores y que hayan sido liberados.</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="72" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B37" s="71" t="str">
         <f>cfg!$H$209</f>
         <v>Coste de Regalos (33)</v>
       </c>
       <c r="C37" s="69" t="str">
         <f>cfg!$H$243</f>
         <v>Importe total en euros de los regalos concedidos a los jugadores.</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="45">
       <c r="A38" s="72" t="s">
-        <v>1161</v>
+        <v>1156</v>
       </c>
       <c r="B38" s="71" t="str">
         <f>cfg!H255</f>
         <v>Concursos (34)</v>
       </c>
       <c r="C38" s="69" t="str">
         <f>cfg!H256</f>
         <v>Es el importe de la tarificación adicional, excluido el impuesto directo correspondiente. Se considerará que la tarificación adicional es el importe de la cantidad dedicada a la participación en el juego, excluido el coste de llamada/mensaje  determinado de acuerdo al valor de mercado</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="30">
       <c r="A39" s="72" t="s">
-        <v>1162</v>
+        <v>1157</v>
       </c>
       <c r="B39" s="71" t="str">
         <f>cfg!H252</f>
         <v>Coste de llamada/mensaje de acuerdo con valor mercado (35)</v>
       </c>
       <c r="C39" s="70" t="str">
         <f>cfg!H258</f>
         <v>Se considera el coste de llamada/mensaje el que viene determinado por su valor de mercado.</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="30">
       <c r="A40" s="73" t="s">
-        <v>1163</v>
+        <v>1158</v>
       </c>
       <c r="B40" s="71" t="str">
         <f>cfg!H253</f>
         <v>Coste tarificación adicional (36)</v>
       </c>
       <c r="C40" s="69" t="str">
         <f>cfg!H257</f>
         <v>Se considerará que la tarificación adicional es el importe de la cantidad dedicada a la participación en el juego, excluido el coste de llamada/mensaje  determinado de acuerdo al valor de mercado</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="30">
       <c r="A41" s="73" t="s">
-        <v>1219</v>
+        <v>1212</v>
       </c>
       <c r="B41" s="71" t="str">
         <f>cfg!H259</f>
         <v>Botes en red contribuciones (37)</v>
       </c>
       <c r="C41" s="69" t="str">
         <f>cfg!H261</f>
         <v>Este apartado debe ser reportado por los operadores B2C que ofrezcan a sus jugadores botes en red en maquinas de azar. Se deben reportar: 
 - Las contribuciones netas realizadas a botes en red.</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="30">
       <c r="A42" s="73" t="s">
-        <v>1238</v>
+        <v>1231</v>
       </c>
       <c r="B42" s="71" t="str">
         <f>cfg!H262</f>
         <v>Botes en red premios (38)</v>
       </c>
       <c r="C42" s="69" t="str">
         <f>cfg!H264</f>
         <v>Este apartado debe ser reportado por los operadores B2C que ofrezcan a sus jugadores botes en red en maquinas de azar. Se deben reportar: 
 - Los premios netos obtenidos de botes en red</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="sx0OIzqw6en/t/d6NVBzI4X/266+DkS/R9bt3DyTezn9s+6FBTswk785ZmkgkF9FlNQrW9tuF3hz5u7VWcjAiw==" saltValue="/2FlgcmrSia3jvDX6CvcBA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="69" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>